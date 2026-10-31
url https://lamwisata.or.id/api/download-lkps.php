--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -42,147 +42,149 @@
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10917"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jganefpah/Downloads/LAMWISATA_IAPS 1.0 Status Terakreditasi Unggul Program Sarjana Terapan/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Rayterton\Hildiktipari\Repo Website\LandingPageLamwisata\public_html\assets\excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4BD5A8D-BBB0-5E46-850F-A6C6DA6F9383}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2911BBD-B3C5-4A57-9318-E7C35EBAB13A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="27080" windowHeight="13180" tabRatio="839" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" tabRatio="839" firstSheet="11" activeTab="15" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Menu" sheetId="68" r:id="rId1"/>
     <sheet name="Daftar Tabel" sheetId="64" r:id="rId2"/>
     <sheet name="PS" sheetId="63" r:id="rId3"/>
     <sheet name="Tabel 1" sheetId="19" r:id="rId4"/>
     <sheet name="Tabel 2" sheetId="23" r:id="rId5"/>
     <sheet name="Tabel 3" sheetId="22" r:id="rId6"/>
     <sheet name="Tabel 4" sheetId="35" r:id="rId7"/>
     <sheet name="Tabel 5" sheetId="61" r:id="rId8"/>
     <sheet name="Tabel 6" sheetId="21" r:id="rId9"/>
     <sheet name="Tabel 7a" sheetId="42" r:id="rId10"/>
     <sheet name="Tabel 7b" sheetId="43" r:id="rId11"/>
     <sheet name="Tabel 8" sheetId="41" r:id="rId12"/>
     <sheet name="Tabel 9" sheetId="44" r:id="rId13"/>
     <sheet name="Tabel 10a" sheetId="45" r:id="rId14"/>
     <sheet name="Tabel 10b" sheetId="46" r:id="rId15"/>
     <sheet name="Tabel 10c" sheetId="47" r:id="rId16"/>
     <sheet name="Ref 11a" sheetId="48" r:id="rId17"/>
     <sheet name="Tabel 11" sheetId="49" r:id="rId18"/>
     <sheet name="Tabel 12" sheetId="25" r:id="rId19"/>
     <sheet name="Tabel 13" sheetId="38" r:id="rId20"/>
     <sheet name="Tabel 14-Akademik" sheetId="66" r:id="rId21"/>
     <sheet name="Tabel 14-Vokasi" sheetId="27" r:id="rId22"/>
     <sheet name="Tabel 15-HKI Hak Paten" sheetId="28" r:id="rId23"/>
     <sheet name="Tabel 15-HKI Hak Cipta" sheetId="29" r:id="rId24"/>
     <sheet name="Tabel 15-Teknologi" sheetId="30" r:id="rId25"/>
     <sheet name="Tabel 15-Buku ber-ISBN" sheetId="31" r:id="rId26"/>
-    <sheet name="Tabel 15b" sheetId="33" r:id="rId27"/>
+    <sheet name="Tabel 15a" sheetId="33" r:id="rId27"/>
     <sheet name="Tabel 16" sheetId="32" r:id="rId28"/>
     <sheet name="Tabel 17" sheetId="26" r:id="rId29"/>
     <sheet name="Tabel 18" sheetId="39" r:id="rId30"/>
     <sheet name="Tabel 19-Akademik" sheetId="67" r:id="rId31"/>
     <sheet name="Tabel 19-Vokasi" sheetId="69" r:id="rId32"/>
     <sheet name="Tabel 20-Pendidikan" sheetId="57" r:id="rId33"/>
     <sheet name="Tabel 20-Penelitian" sheetId="58" r:id="rId34"/>
     <sheet name="Tabel 20-PkM" sheetId="59" r:id="rId35"/>
     <sheet name="Tabel 21" sheetId="62" r:id="rId36"/>
     <sheet name="Tabel 22" sheetId="37" r:id="rId37"/>
     <sheet name="Tabel 23" sheetId="24" r:id="rId38"/>
     <sheet name="SUMMARY" sheetId="70" r:id="rId39"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="32" hidden="1">'Tabel 20-Pendidikan'!$A$11:$K$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="37" hidden="1">'Tabel 23'!$A$9:$I$9</definedName>
     <definedName name="diploma" localSheetId="16">#REF!</definedName>
     <definedName name="diploma" localSheetId="14">#REF!</definedName>
     <definedName name="diploma" localSheetId="19">#REF!</definedName>
+    <definedName name="diploma" localSheetId="26">#REF!</definedName>
     <definedName name="diploma" localSheetId="25">#REF!</definedName>
     <definedName name="diploma" localSheetId="23">#REF!</definedName>
     <definedName name="diploma" localSheetId="22">#REF!</definedName>
     <definedName name="diploma" localSheetId="24">#REF!</definedName>
-    <definedName name="diploma" localSheetId="26">#REF!</definedName>
     <definedName name="diploma" localSheetId="27">#REF!</definedName>
     <definedName name="diploma" localSheetId="28">#REF!</definedName>
     <definedName name="diploma" localSheetId="29">#REF!</definedName>
     <definedName name="diploma" localSheetId="30">#REF!</definedName>
     <definedName name="diploma" localSheetId="31">#REF!</definedName>
     <definedName name="diploma" localSheetId="4">#REF!</definedName>
     <definedName name="diploma" localSheetId="36">#REF!</definedName>
     <definedName name="diploma" localSheetId="10">#REF!</definedName>
     <definedName name="diploma">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Menu!$C:$U</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="23">'Tabel 15-HKI Hak Cipta'!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="35">'Tabel 21'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D251" i="70" l="1"/>
+  <c r="E20" i="47" l="1"/>
+  <c r="D281" i="70"/>
+  <c r="D251" i="70"/>
   <c r="F60" i="24"/>
   <c r="G60" i="24"/>
   <c r="E60" i="24"/>
   <c r="D280" i="70"/>
   <c r="D256" i="70"/>
   <c r="D255" i="70"/>
   <c r="D254" i="70"/>
   <c r="D250" i="70"/>
   <c r="D249" i="70"/>
   <c r="D248" i="70"/>
   <c r="D247" i="70"/>
   <c r="D246" i="70"/>
   <c r="D245" i="70"/>
   <c r="D244" i="70"/>
   <c r="D243" i="70"/>
   <c r="D242" i="70"/>
   <c r="D241" i="70"/>
   <c r="D240" i="70"/>
   <c r="D239" i="70"/>
   <c r="D238" i="70"/>
   <c r="D237" i="70"/>
   <c r="F17" i="27"/>
   <c r="D236" i="70" s="1"/>
   <c r="E17" i="27"/>
   <c r="D17" i="27"/>
@@ -537,51 +539,50 @@
   <c r="F15" i="66"/>
   <c r="F14" i="66"/>
   <c r="F13" i="66"/>
   <c r="F12" i="66"/>
   <c r="F11" i="66"/>
   <c r="F10" i="66"/>
   <c r="F9" i="66"/>
   <c r="F8" i="66"/>
   <c r="F7" i="66"/>
   <c r="E9" i="25"/>
   <c r="D9" i="25"/>
   <c r="F9" i="25" s="1"/>
   <c r="C9" i="25"/>
   <c r="F8" i="25"/>
   <c r="D221" i="70" s="1"/>
   <c r="F7" i="25"/>
   <c r="F6" i="25"/>
   <c r="D223" i="70" s="1"/>
   <c r="F14" i="49"/>
   <c r="E14" i="49"/>
   <c r="D14" i="49"/>
   <c r="C14" i="49"/>
   <c r="C10" i="48"/>
   <c r="B10" i="48"/>
   <c r="F20" i="47"/>
-  <c r="E20" i="47"/>
   <c r="D20" i="47"/>
   <c r="C20" i="47"/>
   <c r="B20" i="47"/>
   <c r="F19" i="46"/>
   <c r="E19" i="46"/>
   <c r="D19" i="46"/>
   <c r="C19" i="46"/>
   <c r="B19" i="46"/>
   <c r="F10" i="46"/>
   <c r="E10" i="46"/>
   <c r="D10" i="46"/>
   <c r="C10" i="46"/>
   <c r="B10" i="46"/>
   <c r="F28" i="45"/>
   <c r="E28" i="45"/>
   <c r="D28" i="45"/>
   <c r="C28" i="45"/>
   <c r="B28" i="45"/>
   <c r="F19" i="45"/>
   <c r="E19" i="45"/>
   <c r="D19" i="45"/>
   <c r="C19" i="45"/>
   <c r="B19" i="45"/>
   <c r="G10" i="45"/>
   <c r="F10" i="45"/>
@@ -694,51 +695,51 @@
   <authors>
     <author>User</author>
   </authors>
   <commentList>
     <comment ref="J9" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Isi informasi tambahan mengenai tahun berakhirnya kerjasama.
 Format : YYYY
 Contoh : 2016
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1593" uniqueCount="904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1560" uniqueCount="900">
   <si>
     <t>AKREDITASI PROGRAM STUDI</t>
   </si>
   <si>
     <t>LEMBAGA AKREDITASI MANDIRI PARIWISATA</t>
   </si>
   <si>
     <t>Nama Program Studi</t>
   </si>
   <si>
     <t xml:space="preserve">:   </t>
   </si>
   <si>
     <t>Jenis Program</t>
   </si>
   <si>
     <t>Diploma Tiga</t>
   </si>
   <si>
     <t>Sarjana</t>
   </si>
   <si>
     <t>Sarjana Terapan</t>
   </si>
   <si>
@@ -3597,79 +3598,67 @@
   <si>
     <t>S1_270_KPM_EMPATHY_BAIK</t>
   </si>
   <si>
     <t>S1_271_KPM_EMPATHY_CUKUP</t>
   </si>
   <si>
     <t>S1_272_KPM_EMPATHY_KURANG</t>
   </si>
   <si>
     <t>S1_273_KPM_TANGIBLE_SANGAT_BAIK</t>
   </si>
   <si>
     <t>S1_274_KPM_TANGIBLE_BAIK</t>
   </si>
   <si>
     <t>S1_275_KPM_TANGIBLE_CUKUP</t>
   </si>
   <si>
     <t>S1_276_KPM_TANGIBLE_KURANG</t>
   </si>
   <si>
     <t>S1_277_NRD</t>
   </si>
   <si>
-    <t>Semua Program</t>
-[...14 lines deleted...]
-    <t>Diisi Oleh</t>
+    <t>S1_278_TS</t>
+  </si>
+  <si>
+    <t>Jumlah Mahasiswa TS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="61" x14ac:knownFonts="1">
+  <fonts count="61">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
@@ -4419,51 +4408,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="285">
+  <cellXfs count="283">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -5240,56 +5229,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="2" builtinId="6"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="5" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="145">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
@@ -6735,163 +6718,197 @@
   <colors>
     <mruColors>
       <color rgb="FFFF66FF"/>
       <color rgb="FF00FF00"/>
       <color rgb="FF66FF33"/>
       <color rgb="FFD48B6A"/>
       <color rgb="FFCD7953"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7051,1800 +7068,1800 @@
 
 <file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y61"/>
   <sheetViews>
     <sheetView zoomScale="99" zoomScaleNormal="103" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27:N27"/>
+      <selection activeCell="K6" sqref="H5:X6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.83203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="10.5" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="16384" width="8.83203125" style="1"/>
+    <col min="3" max="3" width="10.5546875" style="1" customWidth="1"/>
+    <col min="4" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10" max="12" width="8.88671875" style="1" customWidth="1"/>
+    <col min="13" max="14" width="3.109375" style="1" customWidth="1"/>
+    <col min="15" max="24" width="8.88671875" style="1" customWidth="1"/>
+    <col min="25" max="25" width="2.88671875" style="1" customWidth="1"/>
+    <col min="26" max="26" width="8.88671875" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="15" customHeight="1">
       <c r="A1" s="199"/>
       <c r="B1" s="199"/>
       <c r="C1" s="199"/>
       <c r="D1" s="200"/>
       <c r="E1" s="200"/>
       <c r="F1" s="200"/>
       <c r="G1" s="200"/>
       <c r="H1" s="201"/>
       <c r="I1" s="201"/>
       <c r="J1" s="200"/>
       <c r="K1" s="200"/>
       <c r="L1" s="200"/>
       <c r="M1" s="200"/>
       <c r="N1" s="200"/>
       <c r="O1" s="200"/>
       <c r="P1" s="200"/>
       <c r="Q1" s="200"/>
       <c r="R1" s="200"/>
       <c r="S1" s="200"/>
       <c r="T1" s="200"/>
       <c r="U1" s="200"/>
       <c r="V1" s="200"/>
       <c r="W1" s="200"/>
       <c r="X1" s="200"/>
       <c r="Y1" s="200"/>
     </row>
-    <row r="2" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" ht="27" customHeight="1">
       <c r="A2" s="242" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="242"/>
       <c r="C2" s="242"/>
       <c r="D2" s="242"/>
       <c r="E2" s="242"/>
       <c r="F2" s="242"/>
       <c r="G2" s="242"/>
       <c r="H2" s="242"/>
       <c r="I2" s="242"/>
       <c r="J2" s="242"/>
       <c r="K2" s="242"/>
       <c r="L2" s="242"/>
       <c r="M2" s="242"/>
       <c r="N2" s="242"/>
       <c r="O2" s="242"/>
       <c r="P2" s="242"/>
       <c r="Q2" s="242"/>
       <c r="R2" s="242"/>
       <c r="S2" s="242"/>
       <c r="T2" s="242"/>
       <c r="U2" s="242"/>
       <c r="V2" s="242"/>
       <c r="W2" s="242"/>
       <c r="X2" s="242"/>
       <c r="Y2" s="242"/>
     </row>
-    <row r="3" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" ht="27" customHeight="1">
       <c r="A3" s="243" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="243"/>
       <c r="C3" s="243"/>
       <c r="D3" s="243"/>
       <c r="E3" s="243"/>
       <c r="F3" s="243"/>
       <c r="G3" s="243"/>
       <c r="H3" s="243"/>
       <c r="I3" s="243"/>
       <c r="J3" s="243"/>
       <c r="K3" s="243"/>
       <c r="L3" s="243"/>
       <c r="M3" s="243"/>
       <c r="N3" s="243"/>
       <c r="O3" s="243"/>
       <c r="P3" s="243"/>
       <c r="Q3" s="243"/>
       <c r="R3" s="243"/>
       <c r="S3" s="243"/>
       <c r="T3" s="243"/>
       <c r="U3" s="243"/>
       <c r="V3" s="243"/>
       <c r="W3" s="243"/>
       <c r="X3" s="243"/>
       <c r="Y3" s="243"/>
     </row>
-    <row r="4" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="A4" s="200"/>
       <c r="B4" s="200"/>
       <c r="C4" s="200"/>
       <c r="D4" s="200"/>
       <c r="E4" s="200"/>
       <c r="F4" s="200"/>
       <c r="G4" s="202"/>
       <c r="H4" s="202"/>
       <c r="I4" s="202"/>
       <c r="J4" s="202"/>
       <c r="K4" s="202"/>
       <c r="L4" s="202"/>
       <c r="M4" s="202"/>
       <c r="N4" s="202"/>
       <c r="O4" s="202"/>
       <c r="P4" s="202"/>
       <c r="Q4" s="202"/>
       <c r="R4" s="202"/>
       <c r="S4" s="202"/>
       <c r="T4" s="200"/>
       <c r="U4" s="200"/>
       <c r="V4" s="200"/>
       <c r="W4" s="200"/>
       <c r="X4" s="200"/>
       <c r="Y4" s="200"/>
     </row>
-    <row r="5" spans="1:25" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="23.4">
       <c r="A5" s="200"/>
       <c r="B5" s="203"/>
       <c r="C5" s="215" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="205"/>
       <c r="E5" s="203"/>
       <c r="F5" s="205"/>
       <c r="G5" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="244"/>
       <c r="I5" s="244"/>
       <c r="J5" s="244"/>
       <c r="K5" s="244"/>
       <c r="L5" s="244"/>
       <c r="M5" s="244"/>
       <c r="N5" s="244"/>
       <c r="O5" s="244"/>
       <c r="P5" s="244"/>
       <c r="Q5" s="244"/>
       <c r="R5" s="244"/>
       <c r="S5" s="244"/>
       <c r="T5" s="244"/>
       <c r="U5" s="244"/>
       <c r="V5" s="244"/>
       <c r="W5" s="244"/>
       <c r="X5" s="244"/>
       <c r="Y5" s="203"/>
     </row>
-    <row r="6" spans="1:25" s="2" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" s="2" customFormat="1" ht="5.25" customHeight="1">
       <c r="A6" s="200"/>
       <c r="B6" s="203"/>
       <c r="C6" s="216"/>
       <c r="D6" s="205"/>
       <c r="E6" s="203"/>
       <c r="F6" s="205"/>
       <c r="G6" s="217"/>
       <c r="H6" s="205"/>
       <c r="I6" s="205"/>
       <c r="J6" s="205"/>
       <c r="K6" s="205"/>
       <c r="L6" s="205"/>
       <c r="M6" s="205"/>
       <c r="N6" s="205"/>
       <c r="O6" s="205"/>
       <c r="P6" s="205"/>
       <c r="Q6" s="205"/>
       <c r="R6" s="205"/>
       <c r="S6" s="205"/>
       <c r="T6" s="205"/>
       <c r="U6" s="205"/>
       <c r="V6" s="205"/>
       <c r="W6" s="205"/>
       <c r="X6" s="205"/>
       <c r="Y6" s="203"/>
     </row>
-    <row r="7" spans="1:25" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25" s="2" customFormat="1" ht="23.4">
       <c r="A7" s="200"/>
       <c r="B7" s="203"/>
       <c r="C7" s="215" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="205"/>
       <c r="E7" s="203"/>
       <c r="F7" s="205"/>
       <c r="G7" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="245"/>
       <c r="I7" s="245"/>
       <c r="J7" s="245"/>
       <c r="K7" s="245"/>
       <c r="L7" s="245"/>
       <c r="M7" s="245"/>
       <c r="N7" s="245"/>
       <c r="O7" s="206"/>
       <c r="P7" s="206"/>
       <c r="Q7" s="206"/>
       <c r="R7" s="206"/>
       <c r="S7" s="206"/>
       <c r="T7" s="206"/>
       <c r="U7" s="203"/>
       <c r="V7" s="203"/>
       <c r="W7" s="203"/>
       <c r="X7" s="203"/>
       <c r="Y7" s="203"/>
     </row>
-    <row r="8" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A8" s="200"/>
       <c r="B8" s="203"/>
       <c r="C8" s="215"/>
       <c r="D8" s="205"/>
       <c r="E8" s="203"/>
       <c r="F8" s="205"/>
       <c r="G8" s="218"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="206"/>
       <c r="P8" s="206"/>
       <c r="Q8" s="206"/>
       <c r="R8" s="206"/>
       <c r="S8" s="206"/>
       <c r="T8" s="206"/>
       <c r="U8" s="203"/>
       <c r="V8" s="203"/>
       <c r="W8" s="203"/>
       <c r="X8" s="203"/>
       <c r="Y8" s="203"/>
     </row>
-    <row r="9" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A9" s="200"/>
       <c r="B9" s="203"/>
       <c r="C9" s="216"/>
       <c r="D9" s="205"/>
       <c r="E9" s="203"/>
       <c r="F9" s="205"/>
       <c r="G9" s="217"/>
       <c r="H9" s="48" t="s">
         <v>5</v>
       </c>
       <c r="I9" s="48"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="205"/>
       <c r="P9" s="205"/>
       <c r="Q9" s="205"/>
       <c r="R9" s="205"/>
       <c r="S9" s="205"/>
       <c r="T9" s="205"/>
       <c r="U9" s="205"/>
       <c r="V9" s="205"/>
       <c r="W9" s="205"/>
       <c r="X9" s="205"/>
       <c r="Y9" s="203"/>
     </row>
-    <row r="10" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A10" s="200"/>
       <c r="B10" s="203"/>
       <c r="C10" s="216"/>
       <c r="D10" s="205"/>
       <c r="E10" s="203"/>
       <c r="F10" s="205"/>
       <c r="G10" s="217"/>
       <c r="H10" s="48" t="s">
         <v>6</v>
       </c>
       <c r="I10" s="48"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="205"/>
       <c r="P10" s="205"/>
       <c r="Q10" s="205"/>
       <c r="R10" s="205"/>
       <c r="S10" s="205"/>
       <c r="T10" s="205"/>
       <c r="U10" s="205"/>
       <c r="V10" s="205"/>
       <c r="W10" s="205"/>
       <c r="X10" s="205"/>
       <c r="Y10" s="203"/>
     </row>
-    <row r="11" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A11" s="200"/>
       <c r="B11" s="203"/>
       <c r="C11" s="216"/>
       <c r="D11" s="205"/>
       <c r="E11" s="203"/>
       <c r="F11" s="205"/>
       <c r="G11" s="217"/>
       <c r="H11" s="48" t="s">
         <v>7</v>
       </c>
       <c r="I11" s="48"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="205"/>
       <c r="P11" s="205"/>
       <c r="Q11" s="205"/>
       <c r="R11" s="205"/>
       <c r="S11" s="205"/>
       <c r="T11" s="205"/>
       <c r="U11" s="205"/>
       <c r="V11" s="205"/>
       <c r="W11" s="205"/>
       <c r="X11" s="205"/>
       <c r="Y11" s="203"/>
     </row>
-    <row r="12" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A12" s="200"/>
       <c r="B12" s="203"/>
       <c r="C12" s="216"/>
       <c r="D12" s="205"/>
       <c r="E12" s="203"/>
       <c r="F12" s="205"/>
       <c r="G12" s="217"/>
       <c r="H12" s="48" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="48"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="205"/>
       <c r="P12" s="205"/>
       <c r="Q12" s="205"/>
       <c r="R12" s="205"/>
       <c r="S12" s="205"/>
       <c r="T12" s="205"/>
       <c r="U12" s="205"/>
       <c r="V12" s="205"/>
       <c r="W12" s="205"/>
       <c r="X12" s="205"/>
       <c r="Y12" s="203"/>
     </row>
-    <row r="13" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A13" s="200"/>
       <c r="B13" s="203"/>
       <c r="C13" s="216"/>
       <c r="D13" s="205"/>
       <c r="E13" s="203"/>
       <c r="F13" s="205"/>
       <c r="G13" s="217"/>
       <c r="H13" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="48"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="205"/>
       <c r="P13" s="205"/>
       <c r="Q13" s="205"/>
       <c r="R13" s="205"/>
       <c r="S13" s="205"/>
       <c r="T13" s="205"/>
       <c r="U13" s="205"/>
       <c r="V13" s="205"/>
       <c r="W13" s="205"/>
       <c r="X13" s="205"/>
       <c r="Y13" s="203"/>
     </row>
-    <row r="14" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A14" s="200"/>
       <c r="B14" s="203"/>
       <c r="C14" s="216"/>
       <c r="D14" s="205"/>
       <c r="E14" s="203"/>
       <c r="F14" s="205"/>
       <c r="G14" s="217"/>
       <c r="H14" s="48" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="48"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="205"/>
       <c r="P14" s="205"/>
       <c r="Q14" s="205"/>
       <c r="R14" s="205"/>
       <c r="S14" s="205"/>
       <c r="T14" s="205"/>
       <c r="U14" s="205"/>
       <c r="V14" s="205"/>
       <c r="W14" s="205"/>
       <c r="X14" s="205"/>
       <c r="Y14" s="203"/>
     </row>
-    <row r="15" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A15" s="200"/>
       <c r="B15" s="203"/>
       <c r="C15" s="216"/>
       <c r="D15" s="205"/>
       <c r="E15" s="203"/>
       <c r="F15" s="205"/>
       <c r="G15" s="217"/>
       <c r="H15" s="48" t="s">
         <v>11</v>
       </c>
       <c r="I15" s="48"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="205"/>
       <c r="P15" s="205"/>
       <c r="Q15" s="205"/>
       <c r="R15" s="205"/>
       <c r="S15" s="205"/>
       <c r="T15" s="205"/>
       <c r="U15" s="205"/>
       <c r="V15" s="205"/>
       <c r="W15" s="205"/>
       <c r="X15" s="205"/>
       <c r="Y15" s="203"/>
     </row>
-    <row r="16" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A16" s="200"/>
       <c r="B16" s="203"/>
       <c r="C16" s="216"/>
       <c r="D16" s="205"/>
       <c r="E16" s="203"/>
       <c r="F16" s="205"/>
       <c r="G16" s="217"/>
       <c r="H16" s="205"/>
       <c r="I16" s="205"/>
       <c r="J16" s="205"/>
       <c r="K16" s="205"/>
       <c r="L16" s="205"/>
       <c r="M16" s="205"/>
       <c r="N16" s="205"/>
       <c r="O16" s="205"/>
       <c r="P16" s="205"/>
       <c r="Q16" s="205"/>
       <c r="R16" s="205"/>
       <c r="S16" s="205"/>
       <c r="T16" s="205"/>
       <c r="U16" s="205"/>
       <c r="V16" s="205"/>
       <c r="W16" s="205"/>
       <c r="X16" s="205"/>
       <c r="Y16" s="203"/>
     </row>
-    <row r="17" spans="1:25" s="2" customFormat="1" ht="25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:25" s="2" customFormat="1" ht="23.4">
       <c r="A17" s="200"/>
       <c r="B17" s="203"/>
       <c r="C17" s="215" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="205"/>
       <c r="E17" s="203"/>
       <c r="F17" s="205"/>
       <c r="G17" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H17" s="245"/>
       <c r="I17" s="245"/>
       <c r="J17" s="245"/>
       <c r="K17" s="206" t="str">
         <f>IF(H17="Minimum","Studi telah mendapt ijin pembukaan program studi baru. Pengajuan usulan akreditasi pertama","")</f>
         <v/>
       </c>
       <c r="L17" s="204"/>
       <c r="M17" s="206"/>
       <c r="N17" s="206"/>
       <c r="O17" s="206"/>
       <c r="P17" s="206"/>
       <c r="Q17" s="206"/>
       <c r="R17" s="206"/>
       <c r="S17" s="206"/>
       <c r="T17" s="206"/>
       <c r="U17" s="203"/>
       <c r="V17" s="203"/>
       <c r="W17" s="203"/>
       <c r="X17" s="203"/>
       <c r="Y17" s="203"/>
     </row>
-    <row r="18" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A18" s="200"/>
       <c r="B18" s="203"/>
       <c r="C18" s="215"/>
       <c r="D18" s="205"/>
       <c r="E18" s="203"/>
       <c r="F18" s="205"/>
       <c r="G18" s="217"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="5"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="206"/>
       <c r="P18" s="206"/>
       <c r="Q18" s="206"/>
       <c r="R18" s="206"/>
       <c r="S18" s="206"/>
       <c r="T18" s="206"/>
       <c r="U18" s="203"/>
       <c r="V18" s="203"/>
       <c r="W18" s="203"/>
       <c r="X18" s="203"/>
       <c r="Y18" s="203"/>
     </row>
-    <row r="19" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A19" s="200"/>
       <c r="B19" s="203"/>
       <c r="C19" s="216"/>
       <c r="D19" s="205"/>
       <c r="E19" s="203"/>
       <c r="F19" s="205"/>
       <c r="G19" s="217"/>
       <c r="H19" s="48" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="205"/>
       <c r="P19" s="205"/>
       <c r="Q19" s="205"/>
       <c r="R19" s="205"/>
       <c r="S19" s="205"/>
       <c r="T19" s="205"/>
       <c r="U19" s="205"/>
       <c r="V19" s="205"/>
       <c r="W19" s="205"/>
       <c r="X19" s="205"/>
       <c r="Y19" s="203"/>
     </row>
-    <row r="20" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A20" s="200"/>
       <c r="B20" s="203"/>
       <c r="C20" s="216"/>
       <c r="D20" s="205"/>
       <c r="E20" s="203"/>
       <c r="F20" s="205"/>
       <c r="G20" s="217"/>
       <c r="H20" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="205"/>
       <c r="P20" s="205"/>
       <c r="Q20" s="205"/>
       <c r="R20" s="205"/>
       <c r="S20" s="205"/>
       <c r="T20" s="205"/>
       <c r="U20" s="205"/>
       <c r="V20" s="205"/>
       <c r="W20" s="205"/>
       <c r="X20" s="205"/>
       <c r="Y20" s="203"/>
     </row>
-    <row r="21" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A21" s="200"/>
       <c r="B21" s="203"/>
       <c r="C21" s="216"/>
       <c r="D21" s="205"/>
       <c r="E21" s="203"/>
       <c r="F21" s="205"/>
       <c r="G21" s="217"/>
       <c r="H21" s="48" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="205"/>
       <c r="P21" s="205"/>
       <c r="Q21" s="205"/>
       <c r="R21" s="205"/>
       <c r="S21" s="205"/>
       <c r="T21" s="205"/>
       <c r="U21" s="205"/>
       <c r="V21" s="205"/>
       <c r="W21" s="205"/>
       <c r="X21" s="205"/>
       <c r="Y21" s="203"/>
     </row>
-    <row r="22" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A22" s="200"/>
       <c r="B22" s="203"/>
       <c r="C22" s="216"/>
       <c r="D22" s="205"/>
       <c r="E22" s="203"/>
       <c r="F22" s="205"/>
       <c r="G22" s="217"/>
       <c r="H22" s="48" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="205"/>
       <c r="P22" s="205"/>
       <c r="Q22" s="205"/>
       <c r="R22" s="205"/>
       <c r="S22" s="205"/>
       <c r="T22" s="205"/>
       <c r="U22" s="205"/>
       <c r="V22" s="205"/>
       <c r="W22" s="205"/>
       <c r="X22" s="205"/>
       <c r="Y22" s="203"/>
     </row>
-    <row r="23" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A23" s="200"/>
       <c r="B23" s="203"/>
       <c r="C23" s="216"/>
       <c r="D23" s="205"/>
       <c r="E23" s="203"/>
       <c r="F23" s="205"/>
       <c r="G23" s="217"/>
       <c r="H23" s="48" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="205"/>
       <c r="P23" s="205"/>
       <c r="Q23" s="205"/>
       <c r="R23" s="205"/>
       <c r="S23" s="205"/>
       <c r="T23" s="205"/>
       <c r="U23" s="205"/>
       <c r="V23" s="205"/>
       <c r="W23" s="205"/>
       <c r="X23" s="205"/>
       <c r="Y23" s="203"/>
     </row>
-    <row r="24" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A24" s="200"/>
       <c r="B24" s="203"/>
       <c r="C24" s="216"/>
       <c r="D24" s="205"/>
       <c r="E24" s="203"/>
       <c r="F24" s="205"/>
       <c r="G24" s="217"/>
       <c r="H24" s="48" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="205"/>
       <c r="P24" s="205"/>
       <c r="Q24" s="205"/>
       <c r="R24" s="205"/>
       <c r="S24" s="205"/>
       <c r="T24" s="205"/>
       <c r="U24" s="205"/>
       <c r="V24" s="205"/>
       <c r="W24" s="205"/>
       <c r="X24" s="205"/>
       <c r="Y24" s="203"/>
     </row>
-    <row r="25" spans="1:25" s="2" customFormat="1" ht="24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:25" s="2" customFormat="1" ht="23.4" hidden="1">
       <c r="A25" s="200"/>
       <c r="B25" s="203"/>
       <c r="C25" s="216"/>
       <c r="D25" s="205"/>
       <c r="E25" s="203"/>
       <c r="F25" s="205"/>
       <c r="G25" s="217"/>
       <c r="H25" s="48" t="s">
         <v>19</v>
       </c>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="205"/>
       <c r="P25" s="205"/>
       <c r="Q25" s="205"/>
       <c r="R25" s="205"/>
       <c r="S25" s="205"/>
       <c r="T25" s="205"/>
       <c r="U25" s="205"/>
       <c r="V25" s="205"/>
       <c r="W25" s="205"/>
       <c r="X25" s="205"/>
       <c r="Y25" s="203"/>
     </row>
-    <row r="26" spans="1:25" s="2" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:25" s="2" customFormat="1" ht="5.25" customHeight="1">
       <c r="A26" s="200"/>
       <c r="B26" s="203"/>
       <c r="C26" s="216"/>
       <c r="D26" s="205"/>
       <c r="E26" s="203"/>
       <c r="F26" s="205"/>
       <c r="G26" s="217"/>
       <c r="H26" s="205"/>
       <c r="I26" s="205"/>
       <c r="J26" s="205"/>
       <c r="K26" s="205"/>
       <c r="L26" s="205"/>
       <c r="M26" s="205"/>
       <c r="N26" s="205"/>
       <c r="O26" s="205"/>
       <c r="P26" s="205"/>
       <c r="Q26" s="205"/>
       <c r="R26" s="205"/>
       <c r="S26" s="205"/>
       <c r="T26" s="205"/>
       <c r="U26" s="205"/>
       <c r="V26" s="205"/>
       <c r="W26" s="205"/>
       <c r="X26" s="205"/>
       <c r="Y26" s="203"/>
     </row>
-    <row r="27" spans="1:25" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:25" s="2" customFormat="1" ht="23.4">
       <c r="A27" s="200"/>
       <c r="B27" s="203"/>
       <c r="C27" s="215" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="205"/>
       <c r="E27" s="203"/>
       <c r="F27" s="205"/>
       <c r="G27" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H27" s="245"/>
       <c r="I27" s="245"/>
       <c r="J27" s="245"/>
       <c r="K27" s="245"/>
       <c r="L27" s="245"/>
       <c r="M27" s="245"/>
       <c r="N27" s="245"/>
       <c r="O27" s="206"/>
       <c r="P27" s="206"/>
       <c r="Q27" s="206"/>
       <c r="R27" s="206"/>
       <c r="S27" s="206"/>
       <c r="T27" s="206"/>
       <c r="U27" s="203"/>
       <c r="V27" s="203"/>
       <c r="W27" s="203"/>
       <c r="X27" s="203"/>
       <c r="Y27" s="203"/>
     </row>
-    <row r="28" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A28" s="200"/>
       <c r="B28" s="203"/>
       <c r="C28" s="216"/>
       <c r="D28" s="205"/>
       <c r="E28" s="203"/>
       <c r="F28" s="205"/>
       <c r="G28" s="217"/>
       <c r="H28" s="205"/>
       <c r="I28" s="205"/>
       <c r="J28" s="205"/>
       <c r="K28" s="205"/>
       <c r="L28" s="205"/>
       <c r="M28" s="205"/>
       <c r="N28" s="205"/>
       <c r="O28" s="205"/>
       <c r="P28" s="205"/>
       <c r="Q28" s="205"/>
       <c r="R28" s="205"/>
       <c r="S28" s="205"/>
       <c r="T28" s="205"/>
       <c r="U28" s="205"/>
       <c r="V28" s="205"/>
       <c r="W28" s="205"/>
       <c r="X28" s="205"/>
       <c r="Y28" s="203"/>
     </row>
-    <row r="29" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A29" s="200"/>
       <c r="B29" s="203"/>
       <c r="C29" s="215" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="205"/>
       <c r="E29" s="203"/>
       <c r="F29" s="205"/>
       <c r="G29" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H29" s="246"/>
       <c r="I29" s="246"/>
       <c r="J29" s="246"/>
       <c r="K29" s="206"/>
       <c r="L29" s="206"/>
       <c r="M29" s="206"/>
       <c r="N29" s="206"/>
       <c r="O29" s="206"/>
       <c r="P29" s="206"/>
       <c r="Q29" s="206"/>
       <c r="R29" s="206"/>
       <c r="S29" s="206"/>
       <c r="T29" s="206"/>
       <c r="U29" s="203"/>
       <c r="V29" s="203"/>
       <c r="W29" s="203"/>
       <c r="X29" s="203"/>
       <c r="Y29" s="203"/>
     </row>
-    <row r="30" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A30" s="200"/>
       <c r="B30" s="203"/>
       <c r="C30" s="216"/>
       <c r="D30" s="205"/>
       <c r="E30" s="203"/>
       <c r="F30" s="205"/>
       <c r="G30" s="217"/>
       <c r="H30" s="205"/>
       <c r="I30" s="205"/>
       <c r="J30" s="205"/>
       <c r="K30" s="205"/>
       <c r="L30" s="205"/>
       <c r="M30" s="205"/>
       <c r="N30" s="205"/>
       <c r="O30" s="205"/>
       <c r="P30" s="205"/>
       <c r="Q30" s="205"/>
       <c r="R30" s="205"/>
       <c r="S30" s="205"/>
       <c r="T30" s="205"/>
       <c r="U30" s="205"/>
       <c r="V30" s="205"/>
       <c r="W30" s="205"/>
       <c r="X30" s="205"/>
       <c r="Y30" s="203"/>
     </row>
-    <row r="31" spans="1:25" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25" s="2" customFormat="1" ht="23.4">
       <c r="A31" s="200"/>
       <c r="B31" s="203"/>
       <c r="C31" s="215" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="205"/>
       <c r="E31" s="203"/>
       <c r="F31" s="205"/>
       <c r="G31" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="244"/>
       <c r="I31" s="244"/>
       <c r="J31" s="244"/>
       <c r="K31" s="244"/>
       <c r="L31" s="244"/>
       <c r="M31" s="244"/>
       <c r="N31" s="244"/>
       <c r="O31" s="244"/>
       <c r="P31" s="244"/>
       <c r="Q31" s="244"/>
       <c r="R31" s="244"/>
       <c r="S31" s="244"/>
       <c r="T31" s="244"/>
       <c r="U31" s="244"/>
       <c r="V31" s="244"/>
       <c r="W31" s="244"/>
       <c r="X31" s="244"/>
       <c r="Y31" s="203"/>
     </row>
-    <row r="32" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A32" s="200"/>
       <c r="B32" s="203"/>
       <c r="C32" s="216"/>
       <c r="D32" s="205"/>
       <c r="E32" s="203"/>
       <c r="F32" s="205"/>
       <c r="G32" s="217"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="203"/>
     </row>
-    <row r="33" spans="1:25" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25" s="2" customFormat="1" ht="23.4">
       <c r="A33" s="200"/>
       <c r="B33" s="203"/>
       <c r="C33" s="215" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="205"/>
       <c r="E33" s="203"/>
       <c r="F33" s="205"/>
       <c r="G33" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="247"/>
       <c r="I33" s="247"/>
       <c r="J33" s="247"/>
       <c r="K33" s="247"/>
       <c r="L33" s="247"/>
       <c r="M33" s="247"/>
       <c r="N33" s="247"/>
       <c r="O33" s="247"/>
       <c r="P33" s="247"/>
       <c r="Q33" s="247"/>
       <c r="R33" s="247"/>
       <c r="S33" s="247"/>
       <c r="T33" s="247"/>
       <c r="U33" s="247"/>
       <c r="V33" s="247"/>
       <c r="W33" s="247"/>
       <c r="X33" s="247"/>
       <c r="Y33" s="203"/>
     </row>
-    <row r="34" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A34" s="200"/>
       <c r="B34" s="203"/>
       <c r="C34" s="216"/>
       <c r="D34" s="205"/>
       <c r="E34" s="203"/>
       <c r="F34" s="205"/>
       <c r="G34" s="217"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="203"/>
     </row>
-    <row r="35" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1">
       <c r="A35" s="200"/>
       <c r="B35" s="203"/>
       <c r="C35" s="216"/>
       <c r="D35" s="205"/>
       <c r="E35" s="203"/>
       <c r="F35" s="205"/>
       <c r="G35" s="217"/>
       <c r="H35" s="48"/>
       <c r="I35" s="48"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="203"/>
     </row>
-    <row r="36" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1">
       <c r="A36" s="200"/>
       <c r="B36" s="203"/>
       <c r="C36" s="216"/>
       <c r="D36" s="205"/>
       <c r="E36" s="203"/>
       <c r="F36" s="205"/>
       <c r="G36" s="217"/>
       <c r="H36" s="48" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="48"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="203"/>
     </row>
-    <row r="37" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1">
       <c r="A37" s="200"/>
       <c r="B37" s="203"/>
       <c r="C37" s="216"/>
       <c r="D37" s="205"/>
       <c r="E37" s="203"/>
       <c r="F37" s="205"/>
       <c r="G37" s="217"/>
       <c r="H37" s="48" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="48"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
       <c r="R37" s="3"/>
       <c r="S37" s="3"/>
       <c r="T37" s="3"/>
       <c r="U37" s="3"/>
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
       <c r="X37" s="3"/>
       <c r="Y37" s="203"/>
     </row>
-    <row r="38" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1">
       <c r="A38" s="200"/>
       <c r="B38" s="203"/>
       <c r="C38" s="216"/>
       <c r="D38" s="205"/>
       <c r="E38" s="203"/>
       <c r="F38" s="205"/>
       <c r="G38" s="217"/>
       <c r="H38" s="48" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="48"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3"/>
       <c r="W38" s="3"/>
       <c r="X38" s="3"/>
       <c r="Y38" s="203"/>
     </row>
-    <row r="39" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" s="2" customFormat="1" ht="24.75" hidden="1" customHeight="1">
       <c r="A39" s="200"/>
       <c r="B39" s="203"/>
       <c r="C39" s="216"/>
       <c r="D39" s="205"/>
       <c r="E39" s="203"/>
       <c r="F39" s="205"/>
       <c r="G39" s="217"/>
       <c r="H39" s="48" t="s">
         <v>27</v>
       </c>
       <c r="I39" s="48"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
       <c r="R39" s="3"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
       <c r="U39" s="3"/>
       <c r="V39" s="3"/>
       <c r="W39" s="3"/>
       <c r="X39" s="3"/>
       <c r="Y39" s="203"/>
     </row>
-    <row r="40" spans="1:25" s="2" customFormat="1" ht="5.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" s="2" customFormat="1" ht="5.4" hidden="1" customHeight="1">
       <c r="A40" s="200"/>
       <c r="B40" s="203"/>
       <c r="C40" s="216"/>
       <c r="D40" s="205"/>
       <c r="E40" s="203"/>
       <c r="F40" s="205"/>
       <c r="G40" s="217"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="203"/>
     </row>
-    <row r="41" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A41" s="200"/>
       <c r="B41" s="203"/>
       <c r="C41" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D41" s="205"/>
       <c r="E41" s="203"/>
       <c r="F41" s="205"/>
       <c r="G41" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H41" s="247"/>
       <c r="I41" s="247"/>
       <c r="J41" s="247"/>
       <c r="K41" s="247"/>
       <c r="L41" s="247"/>
       <c r="M41" s="247"/>
       <c r="N41" s="247"/>
       <c r="O41" s="247"/>
       <c r="P41" s="247"/>
       <c r="Q41" s="247"/>
       <c r="R41" s="247"/>
       <c r="S41" s="247"/>
       <c r="T41" s="247"/>
       <c r="U41" s="247"/>
       <c r="V41" s="247"/>
       <c r="W41" s="247"/>
       <c r="X41" s="247"/>
       <c r="Y41" s="203"/>
     </row>
-    <row r="42" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A42" s="200"/>
       <c r="B42" s="203"/>
       <c r="C42" s="203"/>
       <c r="D42" s="205"/>
       <c r="E42" s="203"/>
       <c r="F42" s="205"/>
       <c r="G42" s="217"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="203"/>
     </row>
-    <row r="43" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A43" s="200"/>
       <c r="B43" s="203"/>
       <c r="C43" s="204"/>
       <c r="D43" s="205"/>
       <c r="E43" s="203"/>
       <c r="F43" s="205"/>
       <c r="G43" s="217"/>
       <c r="H43" s="245"/>
       <c r="I43" s="245"/>
       <c r="J43" s="245"/>
       <c r="K43" s="245"/>
       <c r="L43" s="245"/>
       <c r="M43" s="245"/>
       <c r="N43" s="245"/>
       <c r="O43" s="245"/>
       <c r="P43" s="245"/>
       <c r="Q43" s="245"/>
       <c r="R43" s="245"/>
       <c r="S43" s="245"/>
       <c r="T43" s="245"/>
       <c r="U43" s="245"/>
       <c r="V43" s="245"/>
       <c r="W43" s="245"/>
       <c r="X43" s="245"/>
       <c r="Y43" s="203"/>
     </row>
-    <row r="44" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A44" s="200"/>
       <c r="B44" s="203"/>
       <c r="C44" s="203"/>
       <c r="D44" s="205"/>
       <c r="E44" s="203"/>
       <c r="F44" s="205"/>
       <c r="G44" s="217"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="205"/>
       <c r="V44" s="205"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="203"/>
     </row>
-    <row r="45" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A45" s="200"/>
       <c r="B45" s="203"/>
       <c r="C45" s="204"/>
       <c r="D45" s="205"/>
       <c r="E45" s="203"/>
       <c r="F45" s="205"/>
       <c r="G45" s="217"/>
       <c r="H45" s="240" t="s">
         <v>29</v>
       </c>
       <c r="I45" s="240"/>
       <c r="J45" s="240"/>
       <c r="K45" s="240"/>
       <c r="L45" s="50"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="241" t="s">
         <v>30</v>
       </c>
       <c r="V45" s="241"/>
       <c r="W45" s="247"/>
       <c r="X45" s="247"/>
       <c r="Y45" s="203"/>
     </row>
-    <row r="46" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A46" s="200"/>
       <c r="B46" s="203"/>
       <c r="C46" s="203"/>
       <c r="D46" s="205"/>
       <c r="E46" s="203"/>
       <c r="F46" s="205"/>
       <c r="G46" s="217"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="205"/>
       <c r="P46" s="205"/>
       <c r="Q46" s="205"/>
       <c r="R46" s="205"/>
       <c r="S46" s="205"/>
       <c r="T46" s="205"/>
       <c r="U46" s="203"/>
       <c r="V46" s="203"/>
       <c r="W46" s="205"/>
       <c r="X46" s="205"/>
       <c r="Y46" s="203"/>
     </row>
-    <row r="47" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A47" s="200"/>
       <c r="B47" s="203"/>
       <c r="C47" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="205"/>
       <c r="E47" s="203"/>
       <c r="F47" s="205"/>
       <c r="G47" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H47" s="247"/>
       <c r="I47" s="247"/>
       <c r="J47" s="247"/>
       <c r="K47" s="247"/>
       <c r="L47" s="247"/>
       <c r="M47" s="247"/>
       <c r="N47" s="247"/>
       <c r="O47" s="206"/>
       <c r="P47" s="206"/>
       <c r="Q47" s="206"/>
       <c r="R47" s="206"/>
       <c r="S47" s="206"/>
       <c r="T47" s="206"/>
       <c r="U47" s="203"/>
       <c r="V47" s="203"/>
       <c r="W47" s="203"/>
       <c r="X47" s="203"/>
       <c r="Y47" s="203"/>
     </row>
-    <row r="48" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A48" s="200"/>
       <c r="B48" s="203"/>
       <c r="C48" s="216"/>
       <c r="D48" s="205"/>
       <c r="E48" s="203"/>
       <c r="F48" s="205"/>
       <c r="G48" s="217"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="205"/>
       <c r="P48" s="205"/>
       <c r="Q48" s="205"/>
       <c r="R48" s="205"/>
       <c r="S48" s="205"/>
       <c r="T48" s="205"/>
       <c r="U48" s="205"/>
       <c r="V48" s="205"/>
       <c r="W48" s="205"/>
       <c r="X48" s="205"/>
       <c r="Y48" s="203"/>
     </row>
-    <row r="49" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A49" s="200"/>
       <c r="B49" s="203"/>
       <c r="C49" s="215" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="205"/>
       <c r="E49" s="203"/>
       <c r="F49" s="205"/>
       <c r="G49" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H49" s="249"/>
       <c r="I49" s="249"/>
       <c r="J49" s="249"/>
       <c r="K49" s="249"/>
       <c r="L49" s="249"/>
       <c r="M49" s="249"/>
       <c r="N49" s="249"/>
       <c r="O49" s="249"/>
       <c r="P49" s="249"/>
       <c r="Q49" s="249"/>
       <c r="R49" s="206"/>
       <c r="S49" s="206"/>
       <c r="T49" s="206"/>
       <c r="U49" s="203"/>
       <c r="V49" s="203"/>
       <c r="W49" s="203"/>
       <c r="X49" s="203"/>
       <c r="Y49" s="203"/>
     </row>
-    <row r="50" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A50" s="200"/>
       <c r="B50" s="203"/>
       <c r="C50" s="216"/>
       <c r="D50" s="205"/>
       <c r="E50" s="203"/>
       <c r="F50" s="205"/>
       <c r="G50" s="217"/>
       <c r="H50" s="205"/>
       <c r="I50" s="205"/>
       <c r="J50" s="205"/>
       <c r="K50" s="205"/>
       <c r="L50" s="205"/>
       <c r="M50" s="205"/>
       <c r="N50" s="205"/>
       <c r="O50" s="205"/>
       <c r="P50" s="205"/>
       <c r="Q50" s="205"/>
       <c r="R50" s="205"/>
       <c r="S50" s="205"/>
       <c r="T50" s="205"/>
       <c r="U50" s="205"/>
       <c r="V50" s="205"/>
       <c r="W50" s="205"/>
       <c r="X50" s="205"/>
       <c r="Y50" s="203"/>
     </row>
-    <row r="51" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A51" s="200"/>
       <c r="B51" s="203"/>
       <c r="C51" s="215" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="205"/>
       <c r="E51" s="203"/>
       <c r="F51" s="205"/>
       <c r="G51" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H51" s="249"/>
       <c r="I51" s="249"/>
       <c r="J51" s="249"/>
       <c r="K51" s="249"/>
       <c r="L51" s="249"/>
       <c r="M51" s="249"/>
       <c r="N51" s="249"/>
       <c r="O51" s="249"/>
       <c r="P51" s="249"/>
       <c r="Q51" s="206"/>
       <c r="R51" s="206"/>
       <c r="S51" s="206"/>
       <c r="T51" s="206"/>
       <c r="U51" s="203"/>
       <c r="V51" s="203"/>
       <c r="W51" s="203"/>
       <c r="X51" s="203"/>
       <c r="Y51" s="203"/>
     </row>
-    <row r="52" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A52" s="200"/>
       <c r="B52" s="203"/>
       <c r="C52" s="216"/>
       <c r="D52" s="205"/>
       <c r="E52" s="203"/>
       <c r="F52" s="205"/>
       <c r="G52" s="217"/>
       <c r="H52" s="205"/>
       <c r="I52" s="205"/>
       <c r="J52" s="205"/>
       <c r="K52" s="205"/>
       <c r="L52" s="205"/>
       <c r="M52" s="205"/>
       <c r="N52" s="205"/>
       <c r="O52" s="205"/>
       <c r="P52" s="205"/>
       <c r="Q52" s="205"/>
       <c r="R52" s="205"/>
       <c r="S52" s="205"/>
       <c r="T52" s="205"/>
       <c r="U52" s="205"/>
       <c r="V52" s="205"/>
       <c r="W52" s="205"/>
       <c r="X52" s="205"/>
       <c r="Y52" s="203"/>
     </row>
-    <row r="53" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:25" s="2" customFormat="1" ht="24" customHeight="1">
       <c r="A53" s="200"/>
       <c r="B53" s="203"/>
       <c r="C53" s="215" t="s">
         <v>34</v>
       </c>
       <c r="D53" s="205"/>
       <c r="E53" s="203"/>
       <c r="F53" s="205"/>
       <c r="G53" s="217" t="s">
         <v>3</v>
       </c>
       <c r="H53" s="51"/>
       <c r="I53" s="214" t="s">
         <v>35</v>
       </c>
       <c r="J53" s="51"/>
       <c r="K53" s="206"/>
       <c r="L53" s="206"/>
       <c r="M53" s="206"/>
       <c r="N53" s="206"/>
       <c r="O53" s="206"/>
       <c r="P53" s="206"/>
       <c r="Q53" s="206"/>
       <c r="R53" s="206"/>
       <c r="S53" s="206"/>
       <c r="T53" s="206"/>
       <c r="U53" s="203"/>
       <c r="V53" s="203"/>
       <c r="W53" s="203"/>
       <c r="X53" s="203"/>
       <c r="Y53" s="203"/>
     </row>
-    <row r="54" spans="1:25" s="2" customFormat="1" ht="5.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25" s="2" customFormat="1" ht="5.4" customHeight="1">
       <c r="A54" s="200"/>
       <c r="B54" s="203"/>
       <c r="C54" s="203"/>
       <c r="D54" s="205"/>
       <c r="E54" s="203"/>
       <c r="F54" s="205"/>
       <c r="G54" s="217"/>
       <c r="H54" s="205"/>
       <c r="I54" s="205"/>
       <c r="J54" s="205"/>
       <c r="K54" s="205"/>
       <c r="L54" s="205"/>
       <c r="M54" s="205"/>
       <c r="N54" s="205"/>
       <c r="O54" s="205"/>
       <c r="P54" s="205"/>
       <c r="Q54" s="205"/>
       <c r="R54" s="205"/>
       <c r="S54" s="205"/>
       <c r="T54" s="205"/>
       <c r="U54" s="205"/>
       <c r="V54" s="205"/>
       <c r="W54" s="205"/>
       <c r="X54" s="205"/>
       <c r="Y54" s="203"/>
     </row>
-    <row r="55" spans="1:25" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25" ht="24.75" customHeight="1">
       <c r="A55" s="200"/>
       <c r="B55" s="200"/>
       <c r="C55" s="200"/>
       <c r="D55" s="207"/>
       <c r="E55" s="200"/>
       <c r="F55" s="200"/>
       <c r="G55" s="200"/>
       <c r="H55" s="200"/>
       <c r="I55" s="200"/>
       <c r="J55" s="200"/>
       <c r="K55" s="200"/>
       <c r="L55" s="200"/>
       <c r="M55" s="200"/>
       <c r="N55" s="200"/>
       <c r="O55" s="212"/>
       <c r="P55" s="212"/>
       <c r="Q55" s="212"/>
       <c r="R55" s="212"/>
       <c r="S55" s="212"/>
       <c r="T55" s="212"/>
       <c r="U55" s="200"/>
       <c r="V55" s="200"/>
       <c r="W55" s="200"/>
       <c r="X55" s="200"/>
       <c r="Y55" s="200"/>
     </row>
-    <row r="56" spans="1:25" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25" ht="4.5" customHeight="1">
       <c r="A56" s="200"/>
       <c r="B56" s="200"/>
       <c r="C56" s="200"/>
       <c r="D56" s="200"/>
       <c r="E56" s="200"/>
       <c r="F56" s="200"/>
       <c r="G56" s="200"/>
       <c r="H56" s="200"/>
       <c r="I56" s="200"/>
       <c r="J56" s="200"/>
       <c r="K56" s="200"/>
       <c r="L56" s="200"/>
       <c r="M56" s="213"/>
       <c r="N56" s="206"/>
       <c r="O56" s="203"/>
       <c r="P56" s="205"/>
       <c r="Q56" s="203"/>
       <c r="R56" s="205"/>
       <c r="S56" s="205"/>
       <c r="T56" s="205"/>
       <c r="U56" s="205"/>
       <c r="V56" s="205"/>
       <c r="W56" s="205"/>
       <c r="X56" s="200"/>
       <c r="Y56" s="203"/>
     </row>
-    <row r="57" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25" ht="24" customHeight="1">
       <c r="A57" s="200"/>
       <c r="B57" s="200"/>
       <c r="C57" s="200"/>
       <c r="D57" s="200"/>
       <c r="E57" s="200"/>
       <c r="F57" s="200"/>
       <c r="G57" s="200"/>
       <c r="H57" s="200"/>
       <c r="I57" s="200"/>
       <c r="J57" s="200"/>
       <c r="K57" s="200"/>
       <c r="L57" s="200"/>
       <c r="M57" s="213"/>
       <c r="N57" s="206"/>
       <c r="O57" s="215" t="s">
         <v>36</v>
       </c>
       <c r="P57" s="205"/>
       <c r="Q57" s="203"/>
       <c r="R57" s="205" t="s">
         <v>3</v>
       </c>
       <c r="S57" s="245"/>
       <c r="T57" s="245"/>
       <c r="U57" s="245"/>
       <c r="V57" s="245"/>
       <c r="W57" s="245"/>
       <c r="X57" s="245"/>
       <c r="Y57" s="203"/>
     </row>
-    <row r="58" spans="1:25" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25" ht="4.5" customHeight="1">
       <c r="A58" s="200"/>
       <c r="B58" s="200"/>
       <c r="C58" s="200"/>
       <c r="D58" s="200"/>
       <c r="E58" s="200"/>
       <c r="F58" s="200"/>
       <c r="G58" s="200"/>
       <c r="H58" s="200"/>
       <c r="I58" s="200"/>
       <c r="J58" s="200"/>
       <c r="K58" s="200"/>
       <c r="L58" s="200"/>
       <c r="M58" s="213"/>
       <c r="N58" s="200"/>
       <c r="O58" s="216"/>
       <c r="P58" s="205"/>
       <c r="Q58" s="203"/>
       <c r="R58" s="205"/>
       <c r="S58" s="205"/>
       <c r="T58" s="205"/>
       <c r="U58" s="205"/>
       <c r="V58" s="200"/>
       <c r="W58" s="200"/>
       <c r="X58" s="200"/>
       <c r="Y58" s="200"/>
     </row>
-    <row r="59" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25" ht="24" customHeight="1">
       <c r="A59" s="200"/>
       <c r="B59" s="208" t="s">
         <v>37</v>
       </c>
       <c r="C59" s="209"/>
       <c r="D59" s="200"/>
       <c r="E59" s="200"/>
       <c r="F59" s="200"/>
       <c r="G59" s="200"/>
       <c r="H59" s="200"/>
       <c r="I59" s="200"/>
       <c r="J59" s="200"/>
       <c r="K59" s="200"/>
       <c r="L59" s="200"/>
       <c r="M59" s="213"/>
       <c r="N59" s="200"/>
       <c r="O59" s="215" t="s">
         <v>38</v>
       </c>
       <c r="P59" s="205"/>
       <c r="Q59" s="203"/>
       <c r="R59" s="205" t="s">
         <v>3</v>
       </c>
       <c r="S59" s="250"/>
       <c r="T59" s="250"/>
       <c r="U59" s="250"/>
       <c r="V59" s="200"/>
       <c r="W59" s="200"/>
       <c r="X59" s="200"/>
       <c r="Y59" s="200"/>
     </row>
-    <row r="60" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25" ht="24" customHeight="1">
       <c r="A60" s="200"/>
       <c r="B60" s="210" t="s">
         <v>39</v>
       </c>
       <c r="C60" s="209">
         <v>140326</v>
       </c>
       <c r="D60" s="248"/>
       <c r="E60" s="248"/>
       <c r="F60" s="200"/>
       <c r="G60" s="200"/>
       <c r="H60" s="200"/>
       <c r="I60" s="200"/>
       <c r="J60" s="200"/>
       <c r="K60" s="200"/>
       <c r="L60" s="200"/>
       <c r="M60" s="213"/>
       <c r="N60" s="200"/>
       <c r="O60" s="200"/>
       <c r="P60" s="200"/>
       <c r="Q60" s="200"/>
       <c r="R60" s="200"/>
       <c r="S60" s="200"/>
       <c r="T60" s="200"/>
       <c r="U60" s="200"/>
       <c r="V60" s="200"/>
       <c r="W60" s="200"/>
       <c r="X60" s="200"/>
       <c r="Y60" s="200"/>
     </row>
-    <row r="61" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25" ht="15" customHeight="1">
       <c r="A61" s="200"/>
       <c r="B61" s="211"/>
       <c r="C61" s="200"/>
       <c r="D61" s="200"/>
       <c r="E61" s="200"/>
       <c r="F61" s="200"/>
       <c r="G61" s="200"/>
       <c r="H61" s="200"/>
       <c r="I61" s="200"/>
       <c r="J61" s="200"/>
       <c r="K61" s="200"/>
       <c r="L61" s="200"/>
       <c r="M61" s="200"/>
       <c r="N61" s="200"/>
       <c r="O61" s="200"/>
       <c r="P61" s="200"/>
       <c r="Q61" s="200"/>
       <c r="R61" s="200"/>
       <c r="S61" s="200"/>
       <c r="T61" s="200"/>
       <c r="U61" s="200"/>
       <c r="V61" s="200"/>
       <c r="W61" s="200"/>
       <c r="X61" s="200"/>
       <c r="Y61" s="200"/>
@@ -8885,366 +8902,366 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H35:N39 I9:N15" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H7:N7" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$H$8:$H$15</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H27 H43:I43 H29" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
   </dataValidations>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup paperSize="12" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView zoomScale="139" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
-      <selection pane="bottomRight" activeCell="G10" sqref="G10"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7:C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
-    <col min="2" max="2" width="47.5" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="8.83203125" style="1"/>
+    <col min="2" max="2" width="47.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="7.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="33.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="40" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" s="152" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="153"/>
     </row>
-    <row r="3" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" hidden="1">
       <c r="A3" s="152"/>
       <c r="B3" s="119" t="s">
         <v>96</v>
       </c>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
       <c r="H3" s="120"/>
     </row>
-    <row r="4" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" hidden="1">
       <c r="A4" s="152"/>
       <c r="B4" s="119"/>
       <c r="C4" s="119"/>
       <c r="D4" s="119"/>
       <c r="E4" s="119"/>
       <c r="F4" s="119"/>
       <c r="G4" s="119"/>
       <c r="H4" s="120"/>
     </row>
-    <row r="5" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" hidden="1">
       <c r="A5" s="152"/>
       <c r="B5" s="119" t="s">
         <v>98</v>
       </c>
       <c r="C5" s="119"/>
       <c r="D5" s="119"/>
       <c r="E5" s="119"/>
       <c r="F5" s="119"/>
       <c r="G5" s="119"/>
       <c r="H5" s="120"/>
     </row>
-    <row r="6" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" hidden="1">
       <c r="A6" s="152"/>
       <c r="B6" s="119"/>
       <c r="C6" s="119"/>
       <c r="D6" s="119"/>
       <c r="E6" s="119"/>
       <c r="F6" s="119"/>
       <c r="G6" s="119"/>
       <c r="H6" s="119"/>
     </row>
-    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" ht="15" customHeight="1">
       <c r="A7" s="265" t="s">
         <v>104</v>
       </c>
       <c r="B7" s="265" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="265" t="s">
         <v>174</v>
       </c>
       <c r="D7" s="265" t="s">
         <v>175</v>
       </c>
       <c r="E7" s="265"/>
       <c r="F7" s="265"/>
       <c r="G7" s="265" t="s">
         <v>176</v>
       </c>
       <c r="H7" s="119"/>
     </row>
-    <row r="8" spans="1:9" ht="30" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" ht="27.6">
       <c r="A8" s="265"/>
       <c r="B8" s="265"/>
       <c r="C8" s="265"/>
       <c r="D8" s="11" t="s">
         <v>177</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>179</v>
       </c>
       <c r="G8" s="265"/>
       <c r="H8" s="119"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9">
       <c r="A9" s="141">
         <v>1</v>
       </c>
       <c r="B9" s="141">
         <v>2</v>
       </c>
       <c r="C9" s="141">
         <v>3</v>
       </c>
       <c r="D9" s="141">
         <v>4</v>
       </c>
       <c r="E9" s="141">
         <v>5</v>
       </c>
       <c r="F9" s="141">
         <v>6</v>
       </c>
       <c r="G9" s="141">
         <v>7</v>
       </c>
       <c r="H9" s="119"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9">
       <c r="A10" s="14">
         <v>1</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="84"/>
       <c r="H10" s="119"/>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9">
       <c r="A11" s="14">
         <v>2</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="84"/>
       <c r="H11" s="119"/>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9">
       <c r="A12" s="14">
         <v>3</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="84"/>
       <c r="H12" s="119"/>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9">
       <c r="A13" s="14">
         <v>4</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="84"/>
       <c r="H13" s="119"/>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9">
       <c r="A14" s="14">
         <v>5</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="84"/>
       <c r="H14" s="119"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9">
       <c r="A15" s="14">
         <v>6</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="84"/>
       <c r="H15" s="119"/>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9">
       <c r="A16" s="14">
         <v>7</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="84"/>
       <c r="H16" s="119"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8">
       <c r="A17" s="14">
         <v>8</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="84"/>
       <c r="H17" s="119"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8">
       <c r="A18" s="14">
         <v>9</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="84"/>
       <c r="H18" s="119"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8">
       <c r="A19" s="14">
         <v>10</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="84"/>
       <c r="H19" s="119"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8">
       <c r="A20" s="14">
         <v>11</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="84"/>
       <c r="H20" s="119"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8">
       <c r="A21" s="14">
         <v>12</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="84"/>
       <c r="H21" s="119"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8">
       <c r="A22" s="14">
         <v>13</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="84"/>
       <c r="H22" s="119"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8">
       <c r="A23" s="14">
         <v>14</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="84"/>
       <c r="H23" s="119"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8">
       <c r="A24" s="14">
         <v>15</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="84"/>
       <c r="H24" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="G7:G8"/>
   </mergeCells>
   <conditionalFormatting sqref="D20">
     <cfRule type="duplicateValues" dxfId="144" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D21">
     <cfRule type="duplicateValues" dxfId="143" priority="4"/>
   </conditionalFormatting>
@@ -9293,496 +9310,496 @@
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:F15 F16:F19 D20:D24" xr:uid="{00000000-0002-0000-2000-000000000000}">
       <formula1>$B$4:$B$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView zoomScale="143" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="10" topLeftCell="B20" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="topRight" activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="J23" sqref="J23"/>
       <selection pane="bottomRight" activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="119" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="6" width="7.5" style="119" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="119" customWidth="1"/>
+    <col min="2" max="2" width="54.88671875" style="119" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" style="119" customWidth="1"/>
+    <col min="4" max="6" width="7.44140625" style="119" customWidth="1"/>
     <col min="7" max="7" width="27.33203125" style="119" customWidth="1"/>
-    <col min="8" max="8" width="14.5" style="119" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8.83203125" style="119"/>
+    <col min="8" max="8" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="160" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="119" customWidth="1"/>
+    <col min="11" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" s="152" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9">
       <c r="A2" s="152"/>
       <c r="H2" s="160"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9">
       <c r="A3" s="159" t="s">
         <v>180</v>
       </c>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="H3" s="153"/>
     </row>
-    <row r="4" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" hidden="1">
       <c r="A4" s="152"/>
       <c r="B4" s="119" t="s">
         <v>96</v>
       </c>
       <c r="H4" s="120"/>
     </row>
-    <row r="5" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" hidden="1">
       <c r="A5" s="152"/>
       <c r="H5" s="120"/>
     </row>
-    <row r="6" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" hidden="1">
       <c r="A6" s="152"/>
       <c r="B6" s="119" t="s">
         <v>98</v>
       </c>
       <c r="H6" s="120"/>
     </row>
-    <row r="7" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" hidden="1">
       <c r="A7" s="152"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="265" t="s">
         <v>104</v>
       </c>
       <c r="B8" s="265" t="s">
         <v>173</v>
       </c>
       <c r="C8" s="265" t="s">
         <v>174</v>
       </c>
       <c r="D8" s="265" t="s">
         <v>175</v>
       </c>
       <c r="E8" s="265"/>
       <c r="F8" s="265"/>
       <c r="G8" s="265" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="30" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" ht="27.6">
       <c r="A9" s="265"/>
       <c r="B9" s="265"/>
       <c r="C9" s="265"/>
       <c r="D9" s="11" t="s">
         <v>177</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>179</v>
       </c>
       <c r="G9" s="265"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9">
       <c r="A10" s="141">
         <v>1</v>
       </c>
       <c r="B10" s="141">
         <v>2</v>
       </c>
       <c r="C10" s="141">
         <v>3</v>
       </c>
       <c r="D10" s="141">
         <v>4</v>
       </c>
       <c r="E10" s="141">
         <v>5</v>
       </c>
       <c r="F10" s="141">
         <v>6</v>
       </c>
       <c r="G10" s="141">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9">
       <c r="A11" s="14">
         <v>1</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="84"/>
       <c r="I11" s="119"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9">
       <c r="A12" s="14">
         <v>2</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="84"/>
       <c r="I12" s="119"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9">
       <c r="A13" s="14">
         <v>3</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="84"/>
       <c r="I13" s="119"/>
     </row>
-    <row r="14" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" ht="14.4">
       <c r="A14" s="14">
         <v>4</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="72"/>
       <c r="I14" s="71"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9">
       <c r="A15" s="14">
         <v>5</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="84"/>
       <c r="I15" s="119"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9">
       <c r="A16" s="14">
         <v>6</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="84"/>
       <c r="I16" s="119"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="14">
         <v>7</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="84"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="14">
         <v>8</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="84"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="14">
         <v>9</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="84"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="14">
         <v>10</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="84"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7">
       <c r="A21" s="14">
         <v>11</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="84"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7">
       <c r="A22" s="14">
         <v>12</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="84"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7">
       <c r="A23" s="14">
         <v>13</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="84"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7">
       <c r="A24" s="14">
         <v>14</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="84"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7">
       <c r="A25" s="14">
         <v>15</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="84"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7">
       <c r="A26" s="14">
         <v>16</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="84"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7">
       <c r="A27" s="14">
         <v>17</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="84"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7">
       <c r="A28" s="14">
         <v>18</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="10"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="84"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7">
       <c r="A29" s="14">
         <v>19</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="84"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7">
       <c r="A30" s="14">
         <v>20</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="84"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7">
       <c r="A31" s="14">
         <v>21</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="84"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7">
       <c r="A32" s="14">
         <v>22</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="84"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7">
       <c r="A33" s="14">
         <v>23</v>
       </c>
       <c r="B33" s="17"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="84"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7">
       <c r="A34" s="14">
         <v>24</v>
       </c>
       <c r="B34" s="17"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="84"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7">
       <c r="A35" s="14">
         <v>25</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="84"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:7">
       <c r="A36" s="14">
         <v>26</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="84"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7">
       <c r="A37" s="14">
         <v>27</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="84"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7">
       <c r="A38" s="14">
         <v>28</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="84"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7">
       <c r="A39" s="14">
         <v>29</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="84"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7">
       <c r="A40" s="14">
         <v>30</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="84"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7">
       <c r="A41" s="14">
         <v>31</v>
       </c>
       <c r="B41" s="17"/>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
   <conditionalFormatting sqref="D33">
     <cfRule type="duplicateValues" dxfId="128" priority="8"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D34">
     <cfRule type="duplicateValues" dxfId="127" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D35">
@@ -9875,1052 +9892,1052 @@
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D11:F16 E17:E32 D33:D40" xr:uid="{00000000-0002-0000-2100-000000000000}">
       <formula1>$B$5:$B$6</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView zoomScale="232" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="topRight" activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="J23" sqref="J23"/>
       <selection pane="bottomRight" activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="1" customWidth="1"/>
-    <col min="3" max="6" width="10.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="3" max="6" width="10.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7">
       <c r="A3" s="265" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="265" t="s">
         <v>181</v>
       </c>
       <c r="C3" s="265" t="s">
         <v>182</v>
       </c>
       <c r="D3" s="265" t="s">
         <v>183</v>
       </c>
       <c r="E3" s="265"/>
       <c r="F3" s="265"/>
       <c r="G3" s="119"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7">
       <c r="A4" s="265"/>
       <c r="B4" s="265"/>
       <c r="C4" s="265"/>
       <c r="D4" s="11" t="s">
         <v>184</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>160</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>185</v>
       </c>
       <c r="G4" s="119"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7">
       <c r="A5" s="141">
         <v>1</v>
       </c>
       <c r="B5" s="141">
         <v>2</v>
       </c>
       <c r="C5" s="141">
         <v>3</v>
       </c>
       <c r="D5" s="141">
         <v>4</v>
       </c>
       <c r="E5" s="141">
         <v>5</v>
       </c>
       <c r="F5" s="141">
         <v>6</v>
       </c>
       <c r="G5" s="119"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C6" s="10"/>
       <c r="D6" s="47"/>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="119"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>158</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="47"/>
       <c r="E7" s="47"/>
       <c r="F7" s="47"/>
       <c r="G7" s="119"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>159</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="119"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="E9" s="188"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N52"/>
   <sheetViews>
     <sheetView zoomScale="136" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="10.5" style="119" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="16384" width="8.83203125" style="119"/>
+    <col min="1" max="1" width="10.44140625" style="119" customWidth="1"/>
+    <col min="2" max="2" width="15.88671875" style="119" customWidth="1"/>
+    <col min="3" max="11" width="10.44140625" style="119" customWidth="1"/>
+    <col min="12" max="12" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="17.109375" style="119" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.88671875" style="119" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" s="119" t="s">
         <v>186</v>
       </c>
       <c r="B1" s="152"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9">
       <c r="A2" s="152"/>
       <c r="B2" s="152"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9">
       <c r="A3" s="159" t="s">
         <v>187</v>
       </c>
       <c r="B3" s="152"/>
     </row>
-    <row r="4" spans="1:9" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" ht="29.4" customHeight="1">
       <c r="A4" s="265" t="s">
         <v>188</v>
       </c>
       <c r="B4" s="265" t="s">
         <v>189</v>
       </c>
       <c r="C4" s="253" t="s">
         <v>190</v>
       </c>
       <c r="D4" s="254"/>
       <c r="E4" s="255"/>
       <c r="F4" s="251" t="s">
         <v>191</v>
       </c>
       <c r="G4" s="251" t="s">
         <v>192</v>
       </c>
       <c r="H4" s="267"/>
       <c r="I4" s="267"/>
     </row>
-    <row r="5" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9">
       <c r="A5" s="265"/>
       <c r="B5" s="265"/>
       <c r="C5" s="11" t="s">
         <v>193</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>194</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>195</v>
       </c>
       <c r="F5" s="252"/>
       <c r="G5" s="252"/>
       <c r="H5" s="267"/>
       <c r="I5" s="267"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9">
       <c r="A6" s="141">
         <v>1</v>
       </c>
       <c r="B6" s="141">
         <v>2</v>
       </c>
       <c r="C6" s="141">
         <v>3</v>
       </c>
       <c r="D6" s="141">
         <v>4</v>
       </c>
       <c r="E6" s="141">
         <v>5</v>
       </c>
       <c r="F6" s="141">
         <v>6</v>
       </c>
       <c r="G6" s="141">
         <v>7</v>
       </c>
       <c r="H6" s="42"/>
       <c r="I6" s="42"/>
     </row>
-    <row r="7" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9">
       <c r="A7" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="41"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="42"/>
       <c r="I7" s="42"/>
     </row>
-    <row r="8" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9">
       <c r="A8" s="14" t="s">
         <v>158</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="41"/>
       <c r="D8" s="41"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
     </row>
-    <row r="9" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9">
       <c r="A9" s="14" t="s">
         <v>159</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="41"/>
       <c r="D9" s="41"/>
       <c r="E9" s="41"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9">
       <c r="A10" s="152"/>
       <c r="B10" s="152"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9">
       <c r="A11" s="159" t="s">
         <v>196</v>
       </c>
       <c r="B11" s="152"/>
     </row>
-    <row r="12" spans="1:9" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="29.4" customHeight="1">
       <c r="A12" s="265" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="265" t="s">
         <v>189</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>190</v>
       </c>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="251" t="s">
         <v>191</v>
       </c>
       <c r="G12" s="260" t="s">
         <v>192</v>
       </c>
       <c r="H12" s="266"/>
       <c r="I12" s="267"/>
     </row>
-    <row r="13" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9">
       <c r="A13" s="265"/>
       <c r="B13" s="265"/>
       <c r="C13" s="11" t="s">
         <v>197</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>193</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F13" s="252"/>
       <c r="G13" s="268"/>
       <c r="H13" s="266"/>
       <c r="I13" s="267"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9">
       <c r="A14" s="141">
         <v>1</v>
       </c>
       <c r="B14" s="141">
         <v>2</v>
       </c>
       <c r="C14" s="141">
         <v>3</v>
       </c>
       <c r="D14" s="141">
         <v>4</v>
       </c>
       <c r="E14" s="141">
         <v>5</v>
       </c>
       <c r="F14" s="141">
         <v>6</v>
       </c>
       <c r="G14" s="180">
         <v>7</v>
       </c>
       <c r="H14" s="182"/>
       <c r="I14" s="42"/>
     </row>
-    <row r="15" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9">
       <c r="A15" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="41"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="15"/>
       <c r="H15" s="182"/>
       <c r="I15" s="42"/>
     </row>
-    <row r="16" spans="1:9" ht="15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9">
       <c r="A16" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="10"/>
       <c r="G16" s="15"/>
       <c r="H16" s="182"/>
       <c r="I16" s="42"/>
     </row>
-    <row r="17" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14">
       <c r="A17" s="14" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="10"/>
       <c r="G17" s="15"/>
       <c r="H17" s="182"/>
       <c r="I17" s="42"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14">
       <c r="A18" s="152"/>
       <c r="B18" s="152"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14">
       <c r="A19" s="159" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="152"/>
     </row>
-    <row r="20" spans="1:14" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="29.4" customHeight="1">
       <c r="A20" s="265" t="s">
         <v>188</v>
       </c>
       <c r="B20" s="265" t="s">
         <v>189</v>
       </c>
       <c r="C20" s="265" t="s">
         <v>190</v>
       </c>
       <c r="D20" s="265"/>
       <c r="E20" s="265"/>
       <c r="F20" s="265"/>
       <c r="G20" s="265"/>
       <c r="H20" s="265" t="s">
         <v>200</v>
       </c>
       <c r="I20" s="265" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14">
       <c r="A21" s="265"/>
       <c r="B21" s="265"/>
       <c r="C21" s="11" t="s">
         <v>201</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>197</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>193</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>194</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>202</v>
       </c>
       <c r="H21" s="265"/>
       <c r="I21" s="265"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14">
       <c r="A22" s="141">
         <v>1</v>
       </c>
       <c r="B22" s="141">
         <v>2</v>
       </c>
       <c r="C22" s="141">
         <v>3</v>
       </c>
       <c r="D22" s="141">
         <v>4</v>
       </c>
       <c r="E22" s="141">
         <v>5</v>
       </c>
       <c r="F22" s="141">
         <v>6</v>
       </c>
       <c r="G22" s="141">
         <v>7</v>
       </c>
       <c r="H22" s="141">
         <v>8</v>
       </c>
       <c r="I22" s="141">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="A23" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
     </row>
-    <row r="24" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14">
       <c r="A24" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
     </row>
-    <row r="25" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14">
       <c r="A25" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="41"/>
       <c r="D25" s="41"/>
       <c r="E25" s="41"/>
       <c r="F25" s="41"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14">
       <c r="A26" s="42"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14">
       <c r="A27" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
     </row>
-    <row r="28" spans="1:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" ht="29.25" customHeight="1">
       <c r="A28" s="265" t="s">
         <v>188</v>
       </c>
       <c r="B28" s="265" t="s">
         <v>189</v>
       </c>
       <c r="C28" s="265" t="s">
         <v>190</v>
       </c>
       <c r="D28" s="265"/>
       <c r="E28" s="265"/>
       <c r="F28" s="265"/>
       <c r="G28" s="265"/>
       <c r="H28" s="265"/>
       <c r="I28" s="265"/>
       <c r="J28" s="265" t="s">
         <v>191</v>
       </c>
       <c r="K28" s="265" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14">
       <c r="A29" s="265"/>
       <c r="B29" s="265"/>
       <c r="C29" s="11" t="s">
         <v>205</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>206</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>207</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>208</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>209</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>210</v>
       </c>
       <c r="I29" s="11" t="s">
         <v>202</v>
       </c>
       <c r="J29" s="265"/>
       <c r="K29" s="265"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14">
       <c r="A30" s="141">
         <v>1</v>
       </c>
       <c r="B30" s="141">
         <v>2</v>
       </c>
       <c r="C30" s="141">
         <v>3</v>
       </c>
       <c r="D30" s="141">
         <v>4</v>
       </c>
       <c r="E30" s="141">
         <v>5</v>
       </c>
       <c r="F30" s="141">
         <v>6</v>
       </c>
       <c r="G30" s="141">
         <v>7</v>
       </c>
       <c r="H30" s="141">
         <v>8</v>
       </c>
       <c r="I30" s="141">
         <v>9</v>
       </c>
       <c r="J30" s="141">
         <v>10</v>
       </c>
       <c r="K30" s="141">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14">
       <c r="A31" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="41"/>
       <c r="D31" s="41"/>
       <c r="E31" s="41"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="161"/>
       <c r="N31" s="161"/>
     </row>
-    <row r="32" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14">
       <c r="A32" s="14" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="N32" s="161"/>
     </row>
-    <row r="33" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14">
       <c r="A33" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
       <c r="E33" s="41"/>
       <c r="F33" s="41"/>
       <c r="G33" s="41"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="161"/>
       <c r="N33" s="161"/>
     </row>
-    <row r="34" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14">
       <c r="A34" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="161"/>
       <c r="N34" s="161"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14">
       <c r="A35" s="42"/>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14">
       <c r="A36" s="154" t="s">
         <v>213</v>
       </c>
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="D36" s="42"/>
       <c r="E36" s="42"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
     </row>
-    <row r="37" spans="1:14" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" ht="29.4" customHeight="1">
       <c r="A37" s="269" t="s">
         <v>188</v>
       </c>
       <c r="B37" s="265" t="s">
         <v>189</v>
       </c>
       <c r="C37" s="269" t="s">
         <v>190</v>
       </c>
       <c r="D37" s="269"/>
       <c r="E37" s="269"/>
       <c r="F37" s="269"/>
       <c r="G37" s="270" t="s">
         <v>214</v>
       </c>
       <c r="H37" s="265" t="s">
         <v>192</v>
       </c>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
     </row>
-    <row r="38" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14">
       <c r="A38" s="269"/>
       <c r="B38" s="265"/>
       <c r="C38" s="11" t="s">
         <v>208</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>209</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>210</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>202</v>
       </c>
       <c r="G38" s="271"/>
       <c r="H38" s="265"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14">
       <c r="A39" s="141">
         <v>1</v>
       </c>
       <c r="B39" s="141"/>
       <c r="C39" s="141">
         <v>2</v>
       </c>
       <c r="D39" s="141">
         <v>3</v>
       </c>
       <c r="E39" s="141">
         <v>4</v>
       </c>
       <c r="F39" s="141">
         <v>5</v>
       </c>
       <c r="G39" s="141">
         <v>6</v>
       </c>
       <c r="H39" s="141">
         <v>7</v>
       </c>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
     </row>
-    <row r="40" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14">
       <c r="A40" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B40" s="14"/>
       <c r="C40" s="41"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="42"/>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
     </row>
-    <row r="41" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14">
       <c r="A41" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B41" s="14"/>
       <c r="C41" s="41"/>
       <c r="D41" s="41"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
       <c r="I41" s="42"/>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
     </row>
-    <row r="42" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14">
       <c r="A42" s="14" t="s">
         <v>158</v>
       </c>
       <c r="B42" s="14"/>
       <c r="C42" s="41"/>
       <c r="D42" s="41"/>
       <c r="E42" s="41"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
       <c r="H42" s="10"/>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14">
       <c r="A43" s="42"/>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:14">
       <c r="A44" s="159" t="s">
         <v>215</v>
       </c>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
       <c r="E44" s="42"/>
       <c r="F44" s="42"/>
       <c r="G44" s="42"/>
       <c r="H44" s="42"/>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
     </row>
-    <row r="45" spans="1:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" ht="29.25" customHeight="1">
       <c r="A45" s="252" t="s">
         <v>188</v>
       </c>
       <c r="B45" s="265" t="s">
         <v>189</v>
       </c>
       <c r="C45" s="252" t="s">
         <v>190</v>
       </c>
       <c r="D45" s="252"/>
       <c r="E45" s="252"/>
       <c r="F45" s="252"/>
       <c r="G45" s="252"/>
       <c r="H45" s="252"/>
       <c r="I45" s="265"/>
       <c r="J45" s="265" t="s">
         <v>214</v>
       </c>
       <c r="K45" s="265" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14">
       <c r="A46" s="265"/>
       <c r="B46" s="265"/>
       <c r="C46" s="11" t="s">
         <v>205</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>206</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>207</v>
       </c>
       <c r="F46" s="11" t="s">
         <v>208</v>
       </c>
       <c r="G46" s="11" t="s">
         <v>209</v>
       </c>
       <c r="H46" s="11" t="s">
         <v>210</v>
       </c>
       <c r="I46" s="11" t="s">
         <v>202</v>
       </c>
       <c r="J46" s="265"/>
       <c r="K46" s="265"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14">
       <c r="A47" s="141">
         <v>1</v>
       </c>
       <c r="B47" s="141"/>
       <c r="C47" s="141">
         <v>2</v>
       </c>
       <c r="D47" s="141">
         <v>3</v>
       </c>
       <c r="E47" s="141">
         <v>4</v>
       </c>
       <c r="F47" s="141">
         <v>5</v>
       </c>
       <c r="G47" s="141">
         <v>6</v>
       </c>
       <c r="H47" s="141">
         <v>7</v>
       </c>
       <c r="I47" s="141">
         <v>8</v>
       </c>
       <c r="J47" s="141">
         <v>9</v>
       </c>
       <c r="K47" s="141">
         <v>10</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14">
       <c r="A48" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B48" s="14"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="10"/>
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
     </row>
-    <row r="49" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11">
       <c r="A49" s="14" t="s">
         <v>212</v>
       </c>
       <c r="B49" s="14"/>
       <c r="C49" s="41"/>
       <c r="D49" s="41"/>
       <c r="E49" s="41"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
     </row>
-    <row r="50" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11">
       <c r="A50" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B50" s="14"/>
       <c r="C50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
     </row>
-    <row r="51" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11">
       <c r="A51" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B51" s="14"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10"/>
       <c r="K51" s="10"/>
     </row>
-    <row r="52" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11">
       <c r="A52" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B52" s="14"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10"/>
       <c r="K52" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="B45:B46"/>
     <mergeCell ref="C45:I45"/>
     <mergeCell ref="J45:J46"/>
     <mergeCell ref="K45:K46"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B37:B38"/>
@@ -10945,417 +10962,417 @@
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="8.5" style="119" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="8.83203125" style="119"/>
+    <col min="1" max="1" width="8.44140625" style="119" customWidth="1"/>
+    <col min="2" max="7" width="13.109375" style="119" customWidth="1"/>
+    <col min="8" max="8" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="119" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="14.4">
       <c r="A1" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="152"/>
       <c r="C1" s="152"/>
       <c r="D1" s="152"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7">
       <c r="A2" s="152"/>
       <c r="B2" s="152"/>
       <c r="C2" s="152"/>
       <c r="D2" s="152"/>
     </row>
-    <row r="3" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" hidden="1">
       <c r="A3" s="159" t="s">
         <v>216</v>
       </c>
       <c r="B3" s="152"/>
       <c r="C3" s="152"/>
       <c r="D3" s="152"/>
     </row>
-    <row r="4" spans="1:7" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="31.5" hidden="1" customHeight="1">
       <c r="A4" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B4" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C4" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D4" s="265" t="s">
         <v>218</v>
       </c>
       <c r="E4" s="265" t="s">
         <v>219</v>
       </c>
       <c r="F4" s="265"/>
       <c r="G4" s="265"/>
     </row>
-    <row r="5" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="27.6" hidden="1">
       <c r="A5" s="265"/>
       <c r="B5" s="265"/>
       <c r="C5" s="265"/>
       <c r="D5" s="265"/>
       <c r="E5" s="11" t="s">
         <v>220</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>221</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="6" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" hidden="1">
       <c r="A6" s="141">
         <v>1</v>
       </c>
       <c r="B6" s="141">
         <v>2</v>
       </c>
       <c r="C6" s="141">
         <v>3</v>
       </c>
       <c r="D6" s="141">
         <v>4</v>
       </c>
       <c r="E6" s="141">
         <v>5</v>
       </c>
       <c r="F6" s="141">
         <v>6</v>
       </c>
       <c r="G6" s="141">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" hidden="1">
       <c r="A7" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
     </row>
-    <row r="8" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" hidden="1">
       <c r="A8" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
     </row>
-    <row r="9" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" hidden="1">
       <c r="A9" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
     </row>
-    <row r="10" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" hidden="1">
       <c r="A10" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="16">
         <f>SUM(B7:B9)</f>
         <v>0</v>
       </c>
       <c r="C10" s="16">
         <f t="shared" ref="C10:G10" si="0">SUM(C7:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" hidden="1">
       <c r="A11" s="42"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="159" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="152"/>
       <c r="C12" s="152"/>
       <c r="D12" s="152"/>
     </row>
-    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="33" customHeight="1">
       <c r="A13" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B13" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C13" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D13" s="265" t="s">
         <v>219</v>
       </c>
       <c r="E13" s="265"/>
       <c r="F13" s="265"/>
     </row>
-    <row r="14" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="27.75" customHeight="1">
       <c r="A14" s="265"/>
       <c r="B14" s="265"/>
       <c r="C14" s="265"/>
       <c r="D14" s="11" t="s">
         <v>220</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>221</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="141">
         <v>1</v>
       </c>
       <c r="B15" s="141">
         <v>2</v>
       </c>
       <c r="C15" s="141">
         <v>3</v>
       </c>
       <c r="D15" s="141">
         <v>4</v>
       </c>
       <c r="E15" s="141">
         <v>5</v>
       </c>
       <c r="F15" s="141">
         <v>6</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B16" s="60"/>
       <c r="C16" s="60"/>
       <c r="D16" s="60"/>
       <c r="E16" s="60"/>
       <c r="F16" s="60"/>
     </row>
-    <row r="17" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8">
       <c r="A17" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="161"/>
       <c r="H17" s="161"/>
     </row>
-    <row r="18" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8">
       <c r="A18" s="14" t="s">
         <v>158</v>
       </c>
       <c r="B18" s="60"/>
       <c r="C18" s="60"/>
       <c r="D18" s="60"/>
       <c r="E18" s="60"/>
       <c r="F18" s="60"/>
       <c r="G18" s="161"/>
       <c r="H18" s="161"/>
     </row>
-    <row r="19" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8">
       <c r="A19" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B19" s="16">
         <f>SUM(B16:B18)</f>
         <v>0</v>
       </c>
       <c r="C19" s="16">
         <f t="shared" ref="C19:F19" si="1">SUM(C16:C18)</f>
         <v>0</v>
       </c>
       <c r="D19" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G19" s="161"/>
       <c r="H19" s="161"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8">
       <c r="A21" s="159" t="s">
         <v>225</v>
       </c>
       <c r="B21" s="152"/>
       <c r="C21" s="152"/>
       <c r="D21" s="152"/>
     </row>
-    <row r="22" spans="1:8" ht="32.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" ht="32.4" customHeight="1">
       <c r="A22" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B22" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C22" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D22" s="265" t="s">
         <v>219</v>
       </c>
       <c r="E22" s="265"/>
       <c r="F22" s="265"/>
     </row>
-    <row r="23" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8" ht="27.6">
       <c r="A23" s="265"/>
       <c r="B23" s="265"/>
       <c r="C23" s="265"/>
       <c r="D23" s="11" t="s">
         <v>220</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>221</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8">
       <c r="A24" s="141">
         <v>1</v>
       </c>
       <c r="B24" s="141">
         <v>2</v>
       </c>
       <c r="C24" s="141">
         <v>3</v>
       </c>
       <c r="D24" s="141">
         <v>4</v>
       </c>
       <c r="E24" s="141">
         <v>5</v>
       </c>
       <c r="F24" s="141">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8">
       <c r="A25" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
     </row>
-    <row r="26" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8">
       <c r="A26" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
     </row>
-    <row r="27" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8">
       <c r="A27" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
     </row>
-    <row r="28" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8">
       <c r="A28" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B28" s="16">
         <f>SUM(B25:B27)</f>
         <v>0</v>
       </c>
       <c r="C28" s="16">
         <f t="shared" ref="C28:F28" si="2">SUM(C25:C27)</f>
         <v>0</v>
       </c>
       <c r="D28" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E28" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F28" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
@@ -11370,3227 +11387,3107 @@
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:F13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="360" verticalDpi="360"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="8.5" style="119" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="8.83203125" style="119"/>
+    <col min="1" max="1" width="8.44140625" style="119" customWidth="1"/>
+    <col min="2" max="6" width="13.109375" style="119" customWidth="1"/>
+    <col min="7" max="8" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="119" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="14.4">
       <c r="A1" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="152"/>
       <c r="C1" s="152"/>
       <c r="D1" s="152"/>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="B2" s="152"/>
       <c r="C2" s="152"/>
       <c r="D2" s="152"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="159" t="s">
         <v>224</v>
       </c>
       <c r="B3" s="152"/>
       <c r="C3" s="152"/>
       <c r="D3" s="152"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B4" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C4" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D4" s="265" t="s">
         <v>226</v>
       </c>
       <c r="E4" s="265"/>
       <c r="F4" s="265"/>
     </row>
-    <row r="5" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="265"/>
       <c r="B5" s="265"/>
       <c r="C5" s="265"/>
       <c r="D5" s="11" t="s">
         <v>227</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>228</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="141">
         <v>1</v>
       </c>
       <c r="B6" s="141">
         <v>2</v>
       </c>
       <c r="C6" s="141">
         <v>3</v>
       </c>
       <c r="D6" s="141">
         <v>4</v>
       </c>
       <c r="E6" s="141">
         <v>5</v>
       </c>
       <c r="F6" s="141">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
     </row>
-    <row r="8" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
     </row>
-    <row r="9" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="14" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
     </row>
-    <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="16">
         <f>SUM(B7:B9)</f>
         <v>0</v>
       </c>
       <c r="C10" s="16">
         <f t="shared" ref="C10:F10" si="0">SUM(C7:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F10" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="181"/>
       <c r="B11" s="181"/>
       <c r="C11" s="181"/>
       <c r="D11" s="181"/>
       <c r="E11" s="181"/>
       <c r="F11" s="181"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="159" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="152"/>
       <c r="C12" s="152"/>
       <c r="D12" s="152"/>
     </row>
-    <row r="13" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" ht="31.5" customHeight="1">
       <c r="A13" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B13" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C13" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D13" s="265" t="s">
         <v>226</v>
       </c>
       <c r="E13" s="265"/>
       <c r="F13" s="265"/>
     </row>
-    <row r="14" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="265"/>
       <c r="B14" s="265"/>
       <c r="C14" s="265"/>
       <c r="D14" s="11" t="s">
         <v>227</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>228</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="141">
         <v>1</v>
       </c>
       <c r="B15" s="141">
         <v>2</v>
       </c>
       <c r="C15" s="141">
         <v>3</v>
       </c>
       <c r="D15" s="141">
         <v>4</v>
       </c>
       <c r="E15" s="141">
         <v>5</v>
       </c>
       <c r="F15" s="141">
         <v>6</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
     </row>
-    <row r="17" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="161"/>
     </row>
-    <row r="18" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="161"/>
     </row>
-    <row r="19" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B19" s="16">
         <f>SUM(B16:B18)</f>
         <v>0</v>
       </c>
       <c r="C19" s="16">
         <f t="shared" ref="C19:F19" si="1">SUM(C16:C18)</f>
         <v>0</v>
       </c>
       <c r="D19" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F19" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G19" s="161"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
-    <sheetView zoomScale="150" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="150" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="topRight" activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="J23" sqref="J23"/>
-      <selection pane="bottomRight" activeCell="G14" sqref="G14"/>
+      <selection pane="bottomRight" activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
-    <col min="2" max="3" width="12.5" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="2" max="3" width="12.44140625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="17.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9">
       <c r="A2" s="27"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9">
       <c r="A3" s="42"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9">
       <c r="A4" s="159" t="s">
         <v>224</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
     </row>
-    <row r="5" spans="1:9" ht="29" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" ht="29.1" customHeight="1">
       <c r="A5" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B5" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C5" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D5" s="265" t="s">
         <v>230</v>
       </c>
       <c r="E5" s="265"/>
       <c r="F5" s="265"/>
     </row>
-    <row r="6" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" ht="41.4">
       <c r="A6" s="265"/>
       <c r="B6" s="265"/>
       <c r="C6" s="265"/>
       <c r="D6" s="11" t="s">
         <v>231</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>232</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9">
       <c r="A7" s="9">
         <v>1</v>
       </c>
       <c r="B7" s="9">
         <v>2</v>
       </c>
       <c r="C7" s="9">
         <v>3</v>
       </c>
       <c r="D7" s="9">
         <v>4</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9">
       <c r="A8" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
     </row>
-    <row r="9" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" ht="18" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="101"/>
       <c r="H9" s="101"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9">
       <c r="A10" s="14" t="s">
         <v>158</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="101"/>
       <c r="H10" s="101"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9">
       <c r="A11" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="16">
         <f>SUM(B8:B10)</f>
         <v>0</v>
       </c>
       <c r="C11" s="16">
         <f>SUM(C8:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="16">
         <f>SUM(D8:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <f>SUM(E8:E10)</f>
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <f>SUM(F8:F10)</f>
         <v>0</v>
       </c>
       <c r="G11" s="101"/>
       <c r="H11" s="101"/>
       <c r="I11" s="100"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9">
       <c r="A12" s="181"/>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="181"/>
       <c r="F12" s="181"/>
       <c r="G12" s="101"/>
       <c r="H12" s="101"/>
       <c r="I12" s="100"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9">
       <c r="A13" s="159" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
     </row>
-    <row r="14" spans="1:9" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" ht="32.1" customHeight="1">
       <c r="A14" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B14" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C14" s="265" t="s">
         <v>217</v>
       </c>
       <c r="D14" s="265" t="s">
         <v>230</v>
       </c>
       <c r="E14" s="265"/>
       <c r="F14" s="265"/>
       <c r="G14" s="100"/>
     </row>
-    <row r="15" spans="1:9" ht="45" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" ht="41.4">
       <c r="A15" s="265"/>
       <c r="B15" s="265"/>
       <c r="C15" s="265"/>
       <c r="D15" s="11" t="s">
         <v>231</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>232</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9">
       <c r="A16" s="9">
         <v>1</v>
       </c>
       <c r="B16" s="9">
         <v>2</v>
       </c>
       <c r="C16" s="9">
         <v>3</v>
       </c>
       <c r="D16" s="9">
         <v>4</v>
       </c>
       <c r="E16" s="9">
         <v>5</v>
       </c>
       <c r="F16" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="183" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="238"/>
       <c r="C18" s="238"/>
       <c r="D18" s="238"/>
       <c r="E18" s="238"/>
       <c r="F18" s="238"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="183" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="238"/>
       <c r="C19" s="238"/>
       <c r="D19" s="238"/>
       <c r="E19" s="238"/>
       <c r="F19" s="238"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6">
       <c r="A20" s="167" t="s">
         <v>223</v>
       </c>
       <c r="B20" s="184">
         <f>SUM(B17:B19)</f>
         <v>0</v>
       </c>
       <c r="C20" s="184">
         <f>SUM(C17:C19)</f>
         <v>0</v>
       </c>
       <c r="D20" s="184">
         <f>SUM(D17:D19)</f>
         <v>0</v>
       </c>
       <c r="E20" s="184">
-        <f>SUM(E17:E18)</f>
+        <f>SUM(E17:E19)</f>
         <v>0</v>
       </c>
       <c r="F20" s="184">
         <f>SUM(F17:F19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="165" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="topRight" activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="J23" sqref="J23"/>
       <selection pane="bottomRight" activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="3" width="18.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="3" width="18.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="20" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="31"/>
     </row>
-    <row r="4" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="24.75" customHeight="1">
       <c r="A4" s="265" t="s">
         <v>181</v>
       </c>
       <c r="B4" s="265" t="s">
         <v>182</v>
       </c>
       <c r="C4" s="265" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="24.75" customHeight="1">
       <c r="A5" s="265"/>
       <c r="B5" s="265"/>
       <c r="C5" s="265"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="12">
         <v>1</v>
       </c>
       <c r="B6" s="12">
         <v>2</v>
       </c>
       <c r="C6" s="12">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B7" s="60"/>
       <c r="C7" s="60"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="14" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="99"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="14" t="s">
         <v>157</v>
       </c>
       <c r="B9" s="60"/>
       <c r="C9" s="60"/>
       <c r="D9" s="99"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="16">
         <f>SUM(B7:B9)</f>
         <v>0</v>
       </c>
       <c r="C10" s="16">
         <f>SUM(C7:C9)</f>
         <v>0</v>
       </c>
       <c r="D10" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView zoomScale="144" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J23" sqref="J23"/>
       <selection pane="topRight" activeCell="J23" sqref="J23"/>
       <selection pane="bottomLeft" activeCell="J23" sqref="J23"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="26.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6.5" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="8.83203125" style="1"/>
+    <col min="6" max="6" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="45.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8">
       <c r="A3" s="159"/>
       <c r="B3" s="119"/>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
       <c r="H3" s="119"/>
     </row>
-    <row r="4" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="29.25" customHeight="1">
       <c r="A4" s="265" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="265" t="s">
         <v>236</v>
       </c>
       <c r="C4" s="265" t="s">
         <v>237</v>
       </c>
       <c r="D4" s="265"/>
       <c r="E4" s="265"/>
       <c r="F4" s="265"/>
       <c r="G4" s="265" t="s">
         <v>238</v>
       </c>
       <c r="H4" s="119"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8">
       <c r="A5" s="265"/>
       <c r="B5" s="265"/>
       <c r="C5" s="11" t="s">
         <v>239</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>240</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>241</v>
       </c>
       <c r="G5" s="265"/>
       <c r="H5" s="119"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8">
       <c r="A6" s="141">
         <v>1</v>
       </c>
       <c r="B6" s="141">
         <v>2</v>
       </c>
       <c r="C6" s="141">
         <v>3</v>
       </c>
       <c r="D6" s="141">
         <v>4</v>
       </c>
       <c r="E6" s="141">
         <v>5</v>
       </c>
       <c r="F6" s="141">
         <v>6</v>
       </c>
       <c r="G6" s="141">
         <v>2</v>
       </c>
       <c r="H6" s="119"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>242</v>
       </c>
       <c r="C7" s="61"/>
       <c r="D7" s="61"/>
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="17"/>
       <c r="H7" s="119"/>
     </row>
-    <row r="8" spans="1:8" ht="30" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="27.6">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>243</v>
       </c>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="17"/>
       <c r="H8" s="119"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>244</v>
       </c>
       <c r="C9" s="61"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="17"/>
       <c r="H9" s="119"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>245</v>
       </c>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="17"/>
       <c r="H10" s="119"/>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>246</v>
       </c>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="17"/>
       <c r="H11" s="119"/>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8">
       <c r="A12" s="14">
         <v>6</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>247</v>
       </c>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="17"/>
       <c r="H12" s="119"/>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8">
       <c r="A13" s="14">
         <v>7</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>248</v>
       </c>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="17"/>
       <c r="H13" s="119"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8">
       <c r="A14" s="272" t="s">
         <v>223</v>
       </c>
       <c r="B14" s="272"/>
       <c r="C14" s="162">
         <f>SUM(C7:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="162">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="162">
         <f>SUM(E7:E13)</f>
         <v>0</v>
       </c>
       <c r="F14" s="162">
         <f>SUM(F7:F13)</f>
         <v>0</v>
       </c>
       <c r="G14" s="163"/>
       <c r="H14" s="119"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8">
       <c r="A15" s="119"/>
       <c r="B15" s="119"/>
       <c r="C15" s="119"/>
       <c r="D15" s="119"/>
       <c r="E15" s="119"/>
       <c r="F15" s="119"/>
       <c r="G15" s="119"/>
       <c r="H15" s="119"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8">
       <c r="A16" s="119"/>
       <c r="B16" s="119"/>
       <c r="C16" s="164"/>
       <c r="D16" s="164"/>
       <c r="E16" s="164"/>
       <c r="F16" s="164"/>
       <c r="G16" s="119"/>
       <c r="H16" s="119"/>
     </row>
-    <row r="17" spans="5:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="5:6">
       <c r="E17" s="100"/>
       <c r="F17" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="A14:B14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView zoomScale="200" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="30.44140625" style="1" customWidth="1"/>
+    <col min="3" max="6" width="8.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="20" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="270" t="s">
         <v>249</v>
       </c>
       <c r="C3" s="269" t="s">
         <v>250</v>
       </c>
       <c r="D3" s="269"/>
       <c r="E3" s="269"/>
       <c r="F3" s="269" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="269"/>
       <c r="B4" s="271"/>
       <c r="C4" s="25" t="s">
         <v>157</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>158</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>159</v>
       </c>
       <c r="F4" s="269"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="9">
         <v>3</v>
       </c>
       <c r="D5" s="9">
         <v>4</v>
       </c>
       <c r="E5" s="9">
         <v>5</v>
       </c>
       <c r="F5" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="32" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="28.8">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="234" t="s">
         <v>251</v>
       </c>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="14">
         <f>SUM(C6:E6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>252</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="14">
         <f>SUM(C7:E7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>253</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="14">
         <f>SUM(C8:E8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B9" s="273"/>
       <c r="C9" s="16">
         <f>SUM(C6:C8)</f>
         <v>0</v>
       </c>
       <c r="D9" s="16">
         <f>SUM(D6:D8)</f>
         <v>0</v>
       </c>
       <c r="E9" s="16">
         <f>SUM(E6:E8)</f>
         <v>0</v>
       </c>
       <c r="F9" s="16">
         <f>SUM(C9:E9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L98"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="176" zoomScaleNormal="140" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="176" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="N12" sqref="N12"/>
       <selection pane="bottomLeft" activeCell="N12" sqref="N12"/>
-      <selection pane="bottomRight" activeCell="C10" sqref="C10"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="145" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="16384" width="8.83203125" style="145"/>
+    <col min="1" max="1" width="5.44140625" style="145" customWidth="1"/>
+    <col min="2" max="2" width="72.88671875" style="145" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="145" customWidth="1"/>
+    <col min="4" max="12" width="6.44140625" style="145" customWidth="1"/>
+    <col min="13" max="13" width="9.88671875" style="145" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.88671875" style="145" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="145"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12">
       <c r="A1" s="144" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" ht="30" customHeight="1">
       <c r="A3" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="D3" s="181"/>
       <c r="E3" s="181"/>
       <c r="F3" s="181"/>
       <c r="G3" s="181"/>
       <c r="H3" s="181"/>
       <c r="I3" s="181"/>
       <c r="J3" s="181"/>
       <c r="L3" s="181"/>
     </row>
-    <row r="4" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" ht="15.9" customHeight="1">
       <c r="A4" s="142">
         <v>1</v>
       </c>
       <c r="B4" s="143" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="284"/>
       <c r="D4" s="181"/>
       <c r="E4" s="181"/>
       <c r="F4" s="181"/>
       <c r="G4" s="181"/>
       <c r="H4" s="181"/>
       <c r="I4" s="181"/>
       <c r="J4" s="181"/>
       <c r="L4" s="181"/>
     </row>
-    <row r="5" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" s="119" customFormat="1">
       <c r="A5" s="142">
         <v>2</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="142"/>
       <c r="L5" s="196"/>
     </row>
-    <row r="6" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" s="119" customFormat="1">
       <c r="A6" s="142">
         <v>3</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D6" s="196"/>
       <c r="E6" s="196"/>
       <c r="F6" s="196"/>
       <c r="G6" s="196"/>
       <c r="H6" s="196"/>
       <c r="I6" s="196"/>
       <c r="J6" s="196"/>
       <c r="L6" s="197"/>
     </row>
-    <row r="7" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" s="119" customFormat="1">
       <c r="A7" s="142">
         <v>4</v>
       </c>
       <c r="B7" s="143" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D7" s="196"/>
       <c r="E7" s="196"/>
       <c r="F7" s="196"/>
       <c r="G7" s="196"/>
       <c r="H7" s="196"/>
       <c r="I7" s="196"/>
       <c r="J7" s="196"/>
     </row>
-    <row r="8" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" s="119" customFormat="1">
       <c r="A8" s="142">
         <v>5</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D8" s="196"/>
       <c r="E8" s="196"/>
       <c r="F8" s="196"/>
       <c r="G8" s="196"/>
       <c r="H8" s="196"/>
       <c r="I8" s="196"/>
       <c r="J8" s="196"/>
     </row>
-    <row r="9" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" s="119" customFormat="1">
       <c r="A9" s="142">
         <v>6</v>
       </c>
       <c r="B9" s="143" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D9" s="196"/>
       <c r="E9" s="196"/>
       <c r="F9" s="196"/>
       <c r="G9" s="196"/>
       <c r="H9" s="196"/>
       <c r="I9" s="196"/>
       <c r="J9" s="196"/>
     </row>
-    <row r="10" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" s="119" customFormat="1">
       <c r="A10" s="142">
         <v>7</v>
       </c>
       <c r="B10" s="143" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D10" s="197"/>
       <c r="E10" s="196"/>
       <c r="F10" s="196"/>
       <c r="G10" s="196"/>
       <c r="H10" s="196"/>
       <c r="I10" s="196"/>
       <c r="J10" s="196"/>
     </row>
-    <row r="11" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" s="119" customFormat="1">
       <c r="A11" s="142">
         <v>8</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D11" s="196"/>
       <c r="E11" s="196"/>
       <c r="F11" s="196"/>
       <c r="G11" s="196"/>
       <c r="H11" s="196"/>
       <c r="I11" s="196"/>
       <c r="J11" s="196"/>
     </row>
-    <row r="12" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" s="119" customFormat="1">
       <c r="A12" s="142">
         <v>9</v>
       </c>
       <c r="B12" s="143" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D12" s="196"/>
       <c r="E12" s="196"/>
       <c r="F12" s="196"/>
       <c r="G12" s="196"/>
       <c r="H12" s="196"/>
       <c r="I12" s="196"/>
       <c r="J12" s="196"/>
     </row>
-    <row r="13" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" s="119" customFormat="1">
       <c r="A13" s="142">
         <v>10</v>
       </c>
       <c r="B13" s="143" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D13" s="196"/>
       <c r="E13" s="196"/>
       <c r="F13" s="196"/>
       <c r="G13" s="196"/>
       <c r="H13" s="196"/>
       <c r="I13" s="196"/>
       <c r="J13" s="196"/>
     </row>
-    <row r="14" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" s="119" customFormat="1">
       <c r="A14" s="142">
         <v>11</v>
       </c>
       <c r="B14" s="143" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D14" s="196"/>
       <c r="E14" s="196"/>
       <c r="F14" s="196"/>
       <c r="G14" s="196"/>
       <c r="H14" s="196"/>
       <c r="I14" s="196"/>
       <c r="J14" s="196"/>
     </row>
-    <row r="15" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" s="119" customFormat="1">
       <c r="A15" s="142">
         <v>12</v>
       </c>
       <c r="B15" s="143" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D15" s="196"/>
       <c r="E15" s="197"/>
       <c r="F15" s="196"/>
       <c r="G15" s="197"/>
       <c r="H15" s="197"/>
       <c r="I15" s="197"/>
       <c r="J15" s="197"/>
     </row>
-    <row r="16" spans="1:12" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12" s="119" customFormat="1">
       <c r="A16" s="142">
         <v>13</v>
       </c>
       <c r="B16" s="143" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D16" s="196"/>
       <c r="E16" s="196"/>
       <c r="F16" s="196"/>
       <c r="G16" s="196"/>
       <c r="H16" s="196"/>
       <c r="I16" s="196"/>
       <c r="J16" s="196"/>
     </row>
-    <row r="17" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" s="119" customFormat="1">
       <c r="A17" s="142">
         <v>14</v>
       </c>
       <c r="B17" s="143" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D17" s="196"/>
       <c r="E17" s="196"/>
       <c r="F17" s="196"/>
       <c r="G17" s="196"/>
       <c r="H17" s="196"/>
       <c r="I17" s="196"/>
       <c r="J17" s="196"/>
     </row>
-    <row r="18" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" s="119" customFormat="1">
       <c r="A18" s="142">
         <v>15</v>
       </c>
       <c r="B18" s="143" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D18" s="196"/>
       <c r="E18" s="196"/>
       <c r="F18" s="196"/>
       <c r="G18" s="196"/>
       <c r="H18" s="196"/>
       <c r="I18" s="196"/>
       <c r="J18" s="196"/>
     </row>
-    <row r="19" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" s="119" customFormat="1">
       <c r="A19" s="142">
         <v>16</v>
       </c>
       <c r="B19" s="143" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D19" s="197"/>
       <c r="E19" s="196"/>
       <c r="F19" s="197"/>
       <c r="G19" s="196"/>
       <c r="H19" s="197"/>
       <c r="I19" s="196"/>
       <c r="J19" s="197"/>
     </row>
-    <row r="20" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" s="119" customFormat="1">
       <c r="A20" s="142">
         <v>17</v>
       </c>
       <c r="B20" s="143" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D20" s="196"/>
       <c r="E20" s="197"/>
       <c r="F20" s="196"/>
       <c r="G20" s="197"/>
       <c r="H20" s="196"/>
       <c r="I20" s="197"/>
       <c r="J20" s="196"/>
     </row>
-    <row r="21" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" s="119" customFormat="1">
       <c r="A21" s="142">
         <v>18</v>
       </c>
       <c r="B21" s="143" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D21" s="197"/>
       <c r="E21" s="196"/>
       <c r="F21" s="196"/>
       <c r="G21" s="196"/>
       <c r="H21" s="196"/>
       <c r="I21" s="196"/>
       <c r="J21" s="196"/>
     </row>
-    <row r="22" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" s="119" customFormat="1">
       <c r="A22" s="142">
         <v>19</v>
       </c>
       <c r="B22" s="143" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D22" s="196"/>
       <c r="E22" s="197"/>
       <c r="F22" s="196"/>
       <c r="G22" s="197"/>
       <c r="H22" s="196"/>
       <c r="I22" s="197"/>
       <c r="J22" s="196"/>
     </row>
-    <row r="23" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" s="119" customFormat="1" ht="14.4">
       <c r="A23" s="142">
         <v>20</v>
       </c>
       <c r="B23" s="190" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="D23" s="196"/>
       <c r="E23" s="196"/>
       <c r="F23" s="196"/>
       <c r="G23" s="196"/>
       <c r="H23" s="196"/>
       <c r="I23" s="196"/>
       <c r="J23" s="196"/>
     </row>
-    <row r="24" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="119" customFormat="1" ht="14.4">
       <c r="A24" s="142">
         <v>21</v>
       </c>
       <c r="B24" s="190" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="D24" s="196"/>
       <c r="E24" s="196"/>
       <c r="F24" s="196"/>
       <c r="G24" s="196"/>
       <c r="H24" s="196"/>
       <c r="I24" s="196"/>
       <c r="J24" s="196"/>
     </row>
-    <row r="25" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="119" customFormat="1">
       <c r="A25" s="142">
         <v>22</v>
       </c>
       <c r="B25" s="191" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="D25" s="196"/>
       <c r="E25" s="196"/>
       <c r="F25" s="196"/>
       <c r="G25" s="196"/>
       <c r="H25" s="196"/>
       <c r="I25" s="196"/>
       <c r="J25" s="196"/>
     </row>
-    <row r="26" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" s="119" customFormat="1">
       <c r="A26" s="142">
         <v>23</v>
       </c>
       <c r="B26" s="191" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="D26" s="196"/>
       <c r="E26" s="196"/>
       <c r="F26" s="196"/>
       <c r="G26" s="196"/>
       <c r="H26" s="196"/>
       <c r="I26" s="196"/>
       <c r="J26" s="196"/>
     </row>
-    <row r="27" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" s="119" customFormat="1">
       <c r="A27" s="142">
         <v>24</v>
       </c>
       <c r="B27" s="192" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="D27" s="196"/>
       <c r="E27" s="196"/>
       <c r="F27" s="196"/>
       <c r="G27" s="196"/>
       <c r="H27" s="196"/>
       <c r="I27" s="196"/>
       <c r="J27" s="196"/>
     </row>
-    <row r="28" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" s="119" customFormat="1">
       <c r="A28" s="142">
         <v>25</v>
       </c>
       <c r="B28" s="192" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="D28" s="196"/>
       <c r="E28" s="196"/>
       <c r="F28" s="196"/>
       <c r="G28" s="196"/>
       <c r="H28" s="196"/>
       <c r="I28" s="196"/>
       <c r="J28" s="196"/>
     </row>
-    <row r="29" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" s="119" customFormat="1" ht="14.4">
       <c r="A29" s="142">
         <v>26</v>
       </c>
       <c r="B29" s="190" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
       <c r="D29" s="196"/>
       <c r="E29" s="196"/>
       <c r="F29" s="196"/>
       <c r="G29" s="196"/>
       <c r="H29" s="196"/>
       <c r="I29" s="196"/>
       <c r="J29" s="196"/>
     </row>
-    <row r="30" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" s="119" customFormat="1" ht="14.4">
       <c r="A30" s="142">
         <v>27</v>
       </c>
       <c r="B30" s="190" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D30" s="196"/>
       <c r="E30" s="196"/>
       <c r="F30" s="196"/>
       <c r="G30" s="196"/>
       <c r="H30" s="196"/>
       <c r="I30" s="196"/>
       <c r="J30" s="196"/>
     </row>
-    <row r="31" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" s="119" customFormat="1">
       <c r="A31" s="142">
         <v>28</v>
       </c>
       <c r="B31" s="193" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D31" s="197"/>
       <c r="E31" s="196"/>
       <c r="F31" s="196"/>
       <c r="G31" s="196"/>
       <c r="H31" s="196"/>
       <c r="I31" s="196"/>
       <c r="J31" s="196"/>
     </row>
-    <row r="32" spans="1:10" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" s="119" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="142">
         <v>29</v>
       </c>
       <c r="B32" s="190" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D32" s="197"/>
       <c r="E32" s="197"/>
       <c r="F32" s="197"/>
       <c r="G32" s="196"/>
       <c r="H32" s="196"/>
       <c r="I32" s="196"/>
       <c r="J32" s="196"/>
     </row>
-    <row r="33" spans="1:10" s="119" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" s="119" customFormat="1" ht="27.6">
       <c r="A33" s="142">
         <v>30</v>
       </c>
       <c r="B33" s="143" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="D33" s="196"/>
       <c r="E33" s="196"/>
       <c r="F33" s="196"/>
       <c r="G33" s="197"/>
       <c r="H33" s="197"/>
       <c r="I33" s="197"/>
       <c r="J33" s="197"/>
     </row>
-    <row r="34" spans="1:10" s="119" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" s="119" customFormat="1" ht="27.6">
       <c r="A34" s="142">
         <v>31</v>
       </c>
       <c r="B34" s="143" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="D34" s="196"/>
       <c r="E34" s="196"/>
       <c r="F34" s="196"/>
       <c r="G34" s="196"/>
       <c r="H34" s="196"/>
       <c r="I34" s="196"/>
       <c r="J34" s="196"/>
     </row>
-    <row r="35" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" s="119" customFormat="1">
       <c r="A35" s="142">
         <v>32</v>
       </c>
       <c r="B35" s="194" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D35" s="196"/>
       <c r="E35" s="196"/>
       <c r="F35" s="196"/>
       <c r="G35" s="196"/>
       <c r="H35" s="196"/>
       <c r="I35" s="196"/>
       <c r="J35" s="196"/>
     </row>
-    <row r="36" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" s="119" customFormat="1">
       <c r="A36" s="142">
         <v>33</v>
       </c>
       <c r="B36" s="194" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D36" s="196"/>
       <c r="E36" s="196"/>
       <c r="F36" s="196"/>
       <c r="G36" s="197"/>
       <c r="H36" s="197"/>
       <c r="I36" s="197"/>
       <c r="J36" s="197"/>
     </row>
-    <row r="37" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" s="119" customFormat="1">
       <c r="A37" s="142">
         <v>34</v>
       </c>
       <c r="B37" s="194" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D37" s="196"/>
       <c r="E37" s="196"/>
       <c r="F37" s="196"/>
       <c r="G37" s="196"/>
       <c r="H37" s="196"/>
       <c r="I37" s="196"/>
       <c r="J37" s="196"/>
     </row>
-    <row r="38" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" s="119" customFormat="1">
       <c r="A38" s="142">
         <v>35</v>
       </c>
       <c r="B38" s="143" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D38" s="196"/>
       <c r="E38" s="196"/>
       <c r="F38" s="196"/>
       <c r="G38" s="197"/>
       <c r="H38" s="197"/>
       <c r="I38" s="197"/>
       <c r="J38" s="197"/>
     </row>
-    <row r="39" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" s="119" customFormat="1">
       <c r="A39" s="189">
         <v>36</v>
       </c>
       <c r="B39" s="143" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D39" s="196"/>
       <c r="E39" s="196"/>
       <c r="F39" s="196"/>
       <c r="G39" s="196"/>
       <c r="H39" s="196"/>
       <c r="I39" s="197"/>
       <c r="J39" s="197"/>
     </row>
-    <row r="40" spans="1:10" s="119" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" s="119" customFormat="1">
       <c r="A40" s="142">
         <v>37</v>
       </c>
       <c r="B40" s="143" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D40" s="196"/>
       <c r="E40" s="196"/>
       <c r="F40" s="196"/>
       <c r="G40" s="197"/>
       <c r="H40" s="197"/>
       <c r="I40" s="197"/>
       <c r="J40" s="197"/>
     </row>
-    <row r="41" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" s="119" customFormat="1">
       <c r="A41" s="73"/>
-      <c r="C41" s="73"/>
       <c r="D41" s="196"/>
       <c r="E41" s="196"/>
       <c r="F41" s="196"/>
       <c r="G41" s="196"/>
       <c r="H41" s="196"/>
       <c r="I41" s="197"/>
       <c r="J41" s="197"/>
     </row>
-    <row r="42" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" s="119" customFormat="1">
       <c r="A42" s="73"/>
-      <c r="C42" s="73"/>
       <c r="D42" s="196"/>
       <c r="E42" s="196"/>
       <c r="F42" s="196"/>
       <c r="G42" s="196"/>
       <c r="H42" s="196"/>
       <c r="I42" s="197"/>
       <c r="J42" s="197"/>
     </row>
-    <row r="43" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="73"/>
+    <row r="43" spans="1:10" s="119" customFormat="1">
       <c r="D43" s="197"/>
       <c r="E43" s="196"/>
       <c r="F43" s="197"/>
       <c r="G43" s="196"/>
       <c r="H43" s="197"/>
       <c r="I43" s="196"/>
       <c r="J43" s="197"/>
     </row>
-    <row r="44" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="73"/>
+    <row r="44" spans="1:10" s="119" customFormat="1">
       <c r="D44" s="197"/>
       <c r="E44" s="197"/>
       <c r="F44" s="196"/>
       <c r="G44" s="197"/>
       <c r="H44" s="196"/>
       <c r="I44" s="197"/>
       <c r="J44" s="196"/>
     </row>
-    <row r="45" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:10" s="119" customFormat="1">
       <c r="A45" s="73"/>
-      <c r="C45" s="73"/>
       <c r="D45" s="197"/>
       <c r="E45" s="197"/>
       <c r="F45" s="197"/>
       <c r="G45" s="196"/>
       <c r="H45" s="196"/>
       <c r="I45" s="196"/>
       <c r="J45" s="196"/>
     </row>
-    <row r="46" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" s="119" customFormat="1">
       <c r="A46" s="73"/>
-      <c r="C46" s="73"/>
       <c r="D46" s="196"/>
       <c r="E46" s="197"/>
       <c r="F46" s="196"/>
       <c r="G46" s="197"/>
       <c r="H46" s="196"/>
       <c r="I46" s="197"/>
       <c r="J46" s="196"/>
     </row>
-    <row r="47" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:10" s="119" customFormat="1">
       <c r="A47" s="73"/>
-      <c r="C47" s="73"/>
       <c r="D47" s="197"/>
       <c r="E47" s="196"/>
       <c r="F47" s="196"/>
       <c r="G47" s="196"/>
       <c r="H47" s="196"/>
       <c r="I47" s="196"/>
       <c r="J47" s="196"/>
     </row>
-    <row r="48" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10" s="119" customFormat="1">
       <c r="A48" s="73"/>
-      <c r="C48" s="73"/>
       <c r="D48" s="197"/>
       <c r="E48" s="196"/>
       <c r="F48" s="196"/>
       <c r="G48" s="196"/>
       <c r="H48" s="196"/>
       <c r="I48" s="196"/>
       <c r="J48" s="196"/>
     </row>
-    <row r="49" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:10" s="119" customFormat="1">
       <c r="A49" s="73"/>
-      <c r="C49" s="73"/>
       <c r="D49" s="197"/>
       <c r="E49" s="196"/>
       <c r="F49" s="196"/>
       <c r="G49" s="196"/>
       <c r="H49" s="196"/>
       <c r="I49" s="196"/>
       <c r="J49" s="196"/>
     </row>
-    <row r="50" spans="1:10" s="119" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:10" s="119" customFormat="1">
       <c r="A50" s="73"/>
-      <c r="C50" s="73"/>
       <c r="D50" s="197"/>
       <c r="E50" s="196"/>
       <c r="F50" s="196"/>
       <c r="G50" s="196"/>
       <c r="H50" s="196"/>
       <c r="I50" s="196"/>
       <c r="J50" s="196"/>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:10">
       <c r="D52" s="198"/>
       <c r="E52" s="198"/>
       <c r="F52" s="198"/>
       <c r="G52" s="198"/>
       <c r="H52" s="198"/>
       <c r="I52" s="198"/>
       <c r="J52" s="198"/>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:10">
       <c r="B54" s="43"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:10">
       <c r="B55" s="43"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:10">
       <c r="B56" s="43"/>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:10">
       <c r="B57" s="43"/>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:10">
       <c r="B58" s="43"/>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:10">
       <c r="B59" s="43"/>
     </row>
-    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:10">
       <c r="B60" s="195"/>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:10">
       <c r="B61" s="43"/>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:10">
       <c r="B62" s="43"/>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:10">
       <c r="B63" s="195"/>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:10">
       <c r="B64" s="195"/>
     </row>
-    <row r="65" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:2">
       <c r="B65" s="195"/>
     </row>
-    <row r="66" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:2">
       <c r="B66" s="195"/>
     </row>
-    <row r="67" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:2">
       <c r="B67" s="195"/>
     </row>
-    <row r="68" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:2">
       <c r="B68" s="195"/>
     </row>
-    <row r="69" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:2">
       <c r="B69" s="195"/>
     </row>
-    <row r="70" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:2">
       <c r="B70" s="195"/>
     </row>
-    <row r="71" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:2">
       <c r="B71" s="195"/>
     </row>
-    <row r="72" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:2">
       <c r="B72" s="195"/>
     </row>
-    <row r="73" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:2">
       <c r="B73" s="195"/>
     </row>
-    <row r="74" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:2">
       <c r="B74" s="195"/>
     </row>
-    <row r="75" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:2">
       <c r="B75" s="195"/>
     </row>
-    <row r="76" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:2">
       <c r="B76" s="195"/>
     </row>
-    <row r="77" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:2">
       <c r="B77" s="195"/>
     </row>
-    <row r="78" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:2">
       <c r="B78" s="195"/>
     </row>
-    <row r="79" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:2">
       <c r="B79" s="195"/>
     </row>
-    <row r="80" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:2">
       <c r="B80" s="195"/>
     </row>
-    <row r="81" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:2">
       <c r="B81" s="195"/>
     </row>
-    <row r="82" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:2">
       <c r="B82" s="195"/>
     </row>
-    <row r="83" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:2">
       <c r="B83" s="195"/>
     </row>
-    <row r="84" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:2">
       <c r="B84" s="195"/>
     </row>
-    <row r="85" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:2">
       <c r="B85" s="195"/>
     </row>
-    <row r="86" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:2">
       <c r="B86" s="195"/>
     </row>
-    <row r="87" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:2">
       <c r="B87" s="195"/>
     </row>
-    <row r="88" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:2">
       <c r="B88" s="195"/>
     </row>
-    <row r="89" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:2">
       <c r="B89" s="195"/>
     </row>
-    <row r="90" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:2">
       <c r="B90" s="195"/>
     </row>
-    <row r="91" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:2">
       <c r="B91" s="195"/>
     </row>
-    <row r="92" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:2">
       <c r="B92" s="195"/>
     </row>
-    <row r="93" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:2">
       <c r="B93" s="195"/>
     </row>
-    <row r="94" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:2">
       <c r="B94" s="195"/>
     </row>
-    <row r="95" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:2">
       <c r="B95" s="195"/>
     </row>
-    <row r="96" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:2">
       <c r="B96" s="195"/>
     </row>
-    <row r="97" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:2">
       <c r="B97" s="195"/>
     </row>
-    <row r="98" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:2">
       <c r="B98" s="195"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView zoomScale="125" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="F47" sqref="F47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.1640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="29.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="58.6640625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="12.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="6" max="6" width="12.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7">
       <c r="A1" s="152" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7">
       <c r="A3" s="159"/>
       <c r="B3" s="119"/>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
     </row>
-    <row r="4" spans="1:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="39.75" customHeight="1">
       <c r="A4" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>254</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>255</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>256</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>257</v>
       </c>
       <c r="G4" s="119"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7">
       <c r="A5" s="74">
         <v>1</v>
       </c>
       <c r="B5" s="74">
         <v>2</v>
       </c>
       <c r="C5" s="74">
         <v>3</v>
       </c>
       <c r="D5" s="74">
         <v>4</v>
       </c>
       <c r="E5" s="74">
         <v>5</v>
       </c>
       <c r="F5" s="74">
         <v>6</v>
       </c>
       <c r="G5" s="119"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="10"/>
       <c r="D6" s="18"/>
       <c r="E6" s="80"/>
       <c r="F6" s="10"/>
       <c r="G6" s="119"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="10"/>
       <c r="D7" s="18"/>
       <c r="E7" s="79"/>
       <c r="F7" s="10"/>
       <c r="G7" s="119"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="10"/>
       <c r="D8" s="18"/>
       <c r="E8" s="80"/>
       <c r="F8" s="10"/>
       <c r="G8" s="119"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="14">
         <v>4</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="10"/>
       <c r="D9" s="18"/>
       <c r="E9" s="80"/>
       <c r="F9" s="10"/>
       <c r="G9" s="119"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="14">
         <v>5</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="10"/>
       <c r="D10" s="18"/>
       <c r="E10" s="80"/>
       <c r="F10" s="10"/>
       <c r="G10" s="119"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="14">
         <v>6</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="10"/>
       <c r="D11" s="18"/>
       <c r="E11" s="80"/>
       <c r="F11" s="10"/>
       <c r="G11" s="119"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="14">
         <v>7</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="10"/>
       <c r="D12" s="18"/>
       <c r="E12" s="80"/>
       <c r="F12" s="10"/>
       <c r="G12" s="119"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7">
       <c r="A13" s="14">
         <v>8</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="10"/>
       <c r="D13" s="18"/>
       <c r="E13" s="80"/>
       <c r="F13" s="10"/>
       <c r="G13" s="119"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7">
       <c r="A14" s="14">
         <v>9</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="10"/>
       <c r="D14" s="18"/>
       <c r="E14" s="80"/>
       <c r="F14" s="10"/>
       <c r="G14" s="119"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="14">
         <v>10</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="10"/>
       <c r="D15" s="18"/>
       <c r="E15" s="80"/>
       <c r="F15" s="10"/>
       <c r="G15" s="119"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="14">
         <v>11</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="10"/>
       <c r="D16" s="18"/>
       <c r="E16" s="80"/>
       <c r="F16" s="10"/>
       <c r="G16" s="119"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="14">
         <v>12</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="10"/>
       <c r="D17" s="18"/>
       <c r="E17" s="80"/>
       <c r="F17" s="10"/>
       <c r="G17" s="119"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="14">
         <v>13</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="10"/>
       <c r="D18" s="18"/>
       <c r="E18" s="80"/>
       <c r="F18" s="10"/>
       <c r="G18" s="119"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="14">
         <v>14</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="10"/>
       <c r="D19" s="18"/>
       <c r="E19" s="80"/>
       <c r="F19" s="10"/>
       <c r="G19" s="119"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="14">
         <v>15</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="10"/>
       <c r="D20" s="18"/>
       <c r="E20" s="80"/>
       <c r="F20" s="10"/>
       <c r="G20" s="119"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7">
       <c r="A21" s="14">
         <v>16</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="10"/>
       <c r="D21" s="18"/>
       <c r="E21" s="80"/>
       <c r="F21" s="10"/>
       <c r="G21" s="119"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7">
       <c r="A22" s="14">
         <v>17</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="10"/>
       <c r="D22" s="18"/>
       <c r="E22" s="80"/>
       <c r="F22" s="10"/>
       <c r="G22" s="119"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7">
       <c r="A23" s="14">
         <v>18</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="10"/>
       <c r="D23" s="18"/>
       <c r="E23" s="80"/>
       <c r="F23" s="10"/>
       <c r="G23" s="119"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7">
       <c r="A24" s="14">
         <v>19</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="10"/>
       <c r="D24" s="18"/>
       <c r="E24" s="80"/>
       <c r="F24" s="10"/>
       <c r="G24" s="119"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7">
       <c r="A25" s="14">
         <v>20</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="10"/>
       <c r="D25" s="18"/>
       <c r="E25" s="80"/>
       <c r="F25" s="10"/>
       <c r="G25" s="119"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7">
       <c r="A26" s="14">
         <v>21</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="10"/>
       <c r="D26" s="18"/>
       <c r="E26" s="80"/>
       <c r="F26" s="10"/>
       <c r="G26" s="119"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7">
       <c r="A27" s="14">
         <v>22</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="10"/>
       <c r="D27" s="18"/>
       <c r="E27" s="80"/>
       <c r="F27" s="10"/>
       <c r="G27" s="119"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7">
       <c r="A28" s="14">
         <v>23</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="10"/>
       <c r="D28" s="18"/>
       <c r="E28" s="80"/>
       <c r="F28" s="10"/>
       <c r="G28" s="119"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7">
       <c r="A29" s="14">
         <v>24</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="10"/>
       <c r="D29" s="18"/>
       <c r="E29" s="80"/>
       <c r="F29" s="10"/>
       <c r="G29" s="119"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7">
       <c r="A30" s="14">
         <v>25</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="10"/>
       <c r="D30" s="18"/>
       <c r="E30" s="80"/>
       <c r="F30" s="10"/>
       <c r="G30" s="119"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7">
       <c r="A31" s="14">
         <v>26</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="10"/>
       <c r="D31" s="18"/>
       <c r="E31" s="80"/>
       <c r="F31" s="10"/>
       <c r="G31" s="119"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7">
       <c r="A32" s="14">
         <v>27</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="10"/>
       <c r="D32" s="18"/>
       <c r="E32" s="80"/>
       <c r="F32" s="10"/>
       <c r="G32" s="119"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7">
       <c r="A33" s="14">
         <v>28</v>
       </c>
       <c r="B33" s="17"/>
       <c r="C33" s="10"/>
       <c r="D33" s="18"/>
       <c r="E33" s="80"/>
       <c r="F33" s="10"/>
       <c r="G33" s="119"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7">
       <c r="A34" s="14">
         <v>29</v>
       </c>
       <c r="B34" s="17"/>
       <c r="C34" s="10"/>
       <c r="D34" s="18"/>
       <c r="E34" s="81"/>
       <c r="F34" s="10"/>
       <c r="G34" s="119"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7">
       <c r="A35" s="14">
         <v>30</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="10"/>
       <c r="D35" s="18"/>
       <c r="E35" s="80"/>
       <c r="F35" s="10"/>
       <c r="G35" s="119"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:7">
       <c r="A36" s="14">
         <v>31</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="10"/>
       <c r="D36" s="18"/>
       <c r="E36" s="80"/>
       <c r="F36" s="10"/>
       <c r="G36" s="119"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7">
       <c r="A37" s="14">
         <v>32</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="10"/>
       <c r="D37" s="18"/>
       <c r="E37" s="80"/>
       <c r="F37" s="10"/>
       <c r="G37" s="119"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7">
       <c r="A38" s="14">
         <v>33</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="10"/>
       <c r="D38" s="18"/>
       <c r="E38" s="80"/>
       <c r="F38" s="10"/>
       <c r="G38" s="119"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7">
       <c r="A39" s="14">
         <v>34</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="10"/>
       <c r="D39" s="18"/>
       <c r="E39" s="80"/>
       <c r="F39" s="10"/>
       <c r="G39" s="119"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7">
       <c r="A40" s="14">
         <v>35</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="10"/>
       <c r="D40" s="18"/>
       <c r="E40" s="80"/>
       <c r="F40" s="10"/>
       <c r="G40" s="119"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7">
       <c r="A41" s="14">
         <v>36</v>
       </c>
       <c r="B41" s="17"/>
       <c r="C41" s="10"/>
       <c r="D41" s="18"/>
       <c r="E41" s="75"/>
       <c r="F41" s="10"/>
       <c r="G41" s="119"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:7">
       <c r="A42" s="14">
         <v>37</v>
       </c>
       <c r="B42" s="17"/>
       <c r="C42" s="10"/>
       <c r="D42" s="18"/>
       <c r="E42" s="80"/>
       <c r="F42" s="10"/>
       <c r="G42" s="119"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:7">
       <c r="A43" s="14">
         <v>38</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="10"/>
       <c r="D43" s="18"/>
       <c r="E43" s="80"/>
       <c r="F43" s="10"/>
       <c r="G43" s="119"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7">
       <c r="A44" s="14">
         <v>39</v>
       </c>
       <c r="B44" s="17"/>
       <c r="C44" s="10"/>
       <c r="D44" s="18"/>
       <c r="E44" s="80"/>
       <c r="F44" s="10"/>
       <c r="G44" s="119"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:7">
       <c r="A45" s="14">
         <v>40</v>
       </c>
       <c r="B45" s="17"/>
       <c r="C45" s="10"/>
       <c r="D45" s="18"/>
       <c r="E45" s="80"/>
       <c r="F45" s="10"/>
       <c r="G45" s="119"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:7">
       <c r="A46" s="14">
         <v>41</v>
       </c>
       <c r="B46" s="17"/>
       <c r="C46" s="10"/>
       <c r="D46" s="18"/>
       <c r="E46" s="102"/>
       <c r="F46" s="10"/>
       <c r="G46" s="119"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7">
       <c r="E47" s="1" t="s">
         <v>223</v>
       </c>
       <c r="F47" s="167"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView zoomScale="161" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="38.5546875" style="1" customWidth="1"/>
+    <col min="3" max="6" width="10.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="20" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="154"/>
       <c r="B3" s="119"/>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="269" t="s">
         <v>259</v>
       </c>
       <c r="C4" s="269" t="s">
         <v>260</v>
       </c>
       <c r="D4" s="269"/>
       <c r="E4" s="269"/>
       <c r="F4" s="269" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="269"/>
       <c r="B5" s="269"/>
       <c r="C5" s="25" t="s">
         <v>157</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>158</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>159</v>
       </c>
       <c r="F5" s="269"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="74">
         <v>1</v>
       </c>
       <c r="B6" s="74">
         <v>2</v>
       </c>
       <c r="C6" s="74">
         <v>3</v>
       </c>
       <c r="D6" s="74">
         <v>4</v>
       </c>
       <c r="E6" s="74">
         <v>5</v>
       </c>
       <c r="F6" s="74">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="29">
         <v>1</v>
       </c>
       <c r="B7" s="239" t="s">
         <v>261</v>
       </c>
       <c r="C7" s="30"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="14">
         <f>SUM(C7:E7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="29">
         <v>2</v>
       </c>
       <c r="B8" s="239" t="s">
         <v>262</v>
       </c>
       <c r="C8" s="30"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="14">
         <f t="shared" ref="F8:F17" si="0">SUM(C8:E8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="29">
         <v>3</v>
       </c>
       <c r="B9" s="239" t="s">
         <v>263</v>
       </c>
       <c r="C9" s="30"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="29">
         <v>4</v>
       </c>
       <c r="B10" s="239" t="s">
         <v>264</v>
       </c>
       <c r="C10" s="30"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="29">
         <v>5</v>
       </c>
       <c r="B11" s="239" t="s">
         <v>265</v>
       </c>
       <c r="C11" s="30"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="29">
         <v>6</v>
       </c>
       <c r="B12" s="239" t="s">
         <v>266</v>
       </c>
       <c r="C12" s="30"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="29">
         <v>7</v>
       </c>
       <c r="B13" s="239" t="s">
         <v>267</v>
       </c>
       <c r="C13" s="30"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="29">
         <v>8</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>268</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="29">
         <v>9</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>269</v>
       </c>
       <c r="C15" s="30"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="29">
         <v>10</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>270</v>
       </c>
       <c r="C16" s="30"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="274"/>
       <c r="C17" s="16">
         <f>SUM(C7:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <f>SUM(D7:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <f>SUM(E7:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="B19" s="98"/>
     </row>
-    <row r="20" spans="1:6" ht="16" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" ht="15">
       <c r="E20" s="105"/>
     </row>
-    <row r="21" spans="1:6" ht="16" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" ht="15">
       <c r="E21" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView zoomScale="157" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="36.44140625" style="1" customWidth="1"/>
+    <col min="3" max="6" width="10.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7">
       <c r="A1" s="20" t="s">
         <v>258</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7">
       <c r="A3" s="31"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7">
       <c r="A4" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="269" t="s">
         <v>271</v>
       </c>
       <c r="C4" s="269" t="s">
         <v>260</v>
       </c>
       <c r="D4" s="269"/>
       <c r="E4" s="269"/>
       <c r="F4" s="269" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7">
       <c r="A5" s="269"/>
       <c r="B5" s="269"/>
       <c r="C5" s="25" t="s">
         <v>157</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>158</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>159</v>
       </c>
       <c r="F5" s="269"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7">
       <c r="A6" s="9">
         <v>1</v>
       </c>
       <c r="B6" s="9">
         <v>2</v>
       </c>
       <c r="C6" s="9">
         <v>3</v>
       </c>
       <c r="D6" s="9">
         <v>4</v>
       </c>
       <c r="E6" s="9">
         <v>5</v>
       </c>
       <c r="F6" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>261</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="14">
         <f t="shared" ref="F7:F17" si="0">SUM(C7:E7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>262</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>263</v>
       </c>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>264</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="29">
         <v>5</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>265</v>
       </c>
       <c r="C11" s="30"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="29">
         <v>6</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>266</v>
       </c>
       <c r="C12" s="30"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7">
       <c r="A13" s="29">
         <v>7</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>267</v>
       </c>
       <c r="C13" s="30"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="27.6">
       <c r="A14" s="29">
         <v>8</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>272</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="27.6">
       <c r="A15" s="29">
         <v>9</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>273</v>
       </c>
       <c r="C15" s="30"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="27.6">
       <c r="A16" s="29">
         <v>10</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>274</v>
       </c>
       <c r="C16" s="30"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="274"/>
       <c r="C17" s="16">
         <f>SUM(C7:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <f>SUM(D7:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <f>SUM(E7:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A4:A5"/>
@@ -14598,4810 +14495,4810 @@
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Daftar Tabel'!A1" display="&lt;&lt;&lt; Daftar Tabel" xr:uid="{00000000-0004-0000-1500-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="145" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.83203125" style="145"/>
+    <col min="1" max="1" width="5.44140625" style="145" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" style="145" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" style="156" customWidth="1"/>
+    <col min="4" max="4" width="24.44140625" style="145" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" style="145" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="145" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="145"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5">
       <c r="A1" s="155" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5">
       <c r="A2" s="155"/>
       <c r="E2" s="153"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5">
       <c r="A3" s="155" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="27.6">
       <c r="A4" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>276</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>277</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5">
       <c r="A5" s="157">
         <v>1</v>
       </c>
       <c r="B5" s="157">
         <v>2</v>
       </c>
       <c r="C5" s="157">
         <v>3</v>
       </c>
       <c r="D5" s="157">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5">
       <c r="A6" s="33" t="s">
         <v>279</v>
       </c>
       <c r="B6" s="275" t="s">
         <v>280</v>
       </c>
       <c r="C6" s="276"/>
       <c r="D6" s="277"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5">
       <c r="A7" s="34">
         <v>1</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="36"/>
       <c r="D7" s="37"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5">
       <c r="A8" s="34">
         <v>2</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="36"/>
       <c r="D8" s="37"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5">
       <c r="A9" s="34">
         <v>3</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="36"/>
       <c r="D9" s="37"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5">
       <c r="A10" s="34">
         <v>4</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="36"/>
       <c r="D10" s="37"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5">
       <c r="A11" s="34">
         <v>5</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
     </row>
-    <row r="12" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5">
       <c r="A12" s="34" t="s">
         <v>132</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="36"/>
       <c r="D12" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView zoomScale="150" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="H53" sqref="H53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="145" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="145" customWidth="1"/>
     <col min="2" max="2" width="47.6640625" style="145" customWidth="1"/>
-    <col min="3" max="3" width="9.1640625" style="156" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="156" customWidth="1"/>
     <col min="4" max="4" width="37" style="145" customWidth="1"/>
-    <col min="5" max="5" width="14.5" style="145" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="8.83203125" style="145"/>
+    <col min="5" max="5" width="14.44140625" style="145" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="145" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="145"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="155" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="A2" s="155"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="155" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="27.6">
       <c r="A4" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>276</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>277</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="157">
         <v>1</v>
       </c>
       <c r="B5" s="157">
         <v>2</v>
       </c>
       <c r="C5" s="157">
         <v>3</v>
       </c>
       <c r="D5" s="157">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="42" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>282</v>
       </c>
       <c r="B6" s="275" t="s">
         <v>283</v>
       </c>
       <c r="C6" s="276"/>
       <c r="D6" s="277"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="34">
         <v>1</v>
       </c>
       <c r="B7" s="76"/>
       <c r="C7" s="36"/>
       <c r="D7" s="37"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="34">
         <v>2</v>
       </c>
       <c r="B8" s="76"/>
       <c r="C8" s="36"/>
       <c r="D8" s="37"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="34">
         <v>3</v>
       </c>
       <c r="B9" s="76"/>
       <c r="C9" s="36"/>
       <c r="D9" s="37"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="34">
         <v>4</v>
       </c>
       <c r="B10" s="76"/>
       <c r="C10" s="36"/>
       <c r="D10" s="37"/>
     </row>
-    <row r="11" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="27.75" customHeight="1">
       <c r="A11" s="34">
         <v>5</v>
       </c>
       <c r="B11" s="76"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
     </row>
-    <row r="12" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" ht="27.75" customHeight="1">
       <c r="A12" s="34">
         <v>6</v>
       </c>
       <c r="B12" s="76"/>
       <c r="C12" s="36"/>
       <c r="D12" s="37"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="34">
         <v>7</v>
       </c>
       <c r="B13" s="76"/>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
     </row>
-    <row r="14" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="27.75" customHeight="1">
       <c r="A14" s="34">
         <v>8</v>
       </c>
       <c r="B14" s="76"/>
       <c r="C14" s="36"/>
       <c r="D14" s="37"/>
     </row>
-    <row r="15" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" ht="27.75" customHeight="1">
       <c r="A15" s="34">
         <v>9</v>
       </c>
       <c r="B15" s="76"/>
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
     </row>
-    <row r="16" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" ht="27.75" customHeight="1">
       <c r="A16" s="34">
         <v>10</v>
       </c>
       <c r="B16" s="76"/>
       <c r="C16" s="36"/>
       <c r="D16" s="37"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4">
       <c r="A17" s="34">
         <v>11</v>
       </c>
       <c r="B17" s="76"/>
       <c r="C17" s="36"/>
       <c r="D17" s="37"/>
     </row>
-    <row r="18" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4" ht="27.75" customHeight="1">
       <c r="A18" s="34">
         <v>12</v>
       </c>
       <c r="B18" s="76"/>
       <c r="C18" s="36"/>
       <c r="D18" s="37"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4">
       <c r="A19" s="34">
         <v>13</v>
       </c>
       <c r="B19" s="76"/>
       <c r="C19" s="36"/>
       <c r="D19" s="37"/>
     </row>
-    <row r="20" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" ht="27.75" customHeight="1">
       <c r="A20" s="34">
         <v>14</v>
       </c>
       <c r="B20" s="76"/>
       <c r="C20" s="36"/>
       <c r="D20" s="37"/>
     </row>
-    <row r="21" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4" ht="27.75" customHeight="1">
       <c r="A21" s="34">
         <v>15</v>
       </c>
       <c r="B21" s="76"/>
       <c r="C21" s="36"/>
       <c r="D21" s="37"/>
     </row>
-    <row r="22" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4" ht="27.75" customHeight="1">
       <c r="A22" s="34">
         <v>16</v>
       </c>
       <c r="B22" s="76"/>
       <c r="C22" s="36"/>
       <c r="D22" s="37"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4">
       <c r="A23" s="34">
         <v>17</v>
       </c>
       <c r="B23" s="76"/>
       <c r="C23" s="36"/>
       <c r="D23" s="37"/>
     </row>
-    <row r="24" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4" ht="27.75" customHeight="1">
       <c r="A24" s="34">
         <v>18</v>
       </c>
       <c r="B24" s="76"/>
       <c r="C24" s="36"/>
       <c r="D24" s="37"/>
     </row>
-    <row r="25" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4" ht="27.75" customHeight="1">
       <c r="A25" s="34">
         <v>19</v>
       </c>
       <c r="B25" s="76"/>
       <c r="C25" s="36"/>
       <c r="D25" s="37"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4">
       <c r="A26" s="34">
         <v>20</v>
       </c>
       <c r="B26" s="76"/>
       <c r="C26" s="36"/>
       <c r="D26" s="37"/>
     </row>
-    <row r="27" spans="1:4" ht="41.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4" ht="41.4" customHeight="1">
       <c r="A27" s="34">
         <v>21</v>
       </c>
       <c r="B27" s="76"/>
       <c r="C27" s="36"/>
       <c r="D27" s="37"/>
     </row>
-    <row r="28" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4" ht="27.75" customHeight="1">
       <c r="A28" s="34">
         <v>22</v>
       </c>
       <c r="B28" s="76"/>
       <c r="C28" s="36"/>
       <c r="D28" s="37"/>
     </row>
-    <row r="29" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4" ht="27.75" customHeight="1">
       <c r="A29" s="34">
         <v>23</v>
       </c>
       <c r="B29" s="76"/>
       <c r="C29" s="36"/>
       <c r="D29" s="37"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4">
       <c r="A30" s="34">
         <v>24</v>
       </c>
       <c r="B30" s="76"/>
       <c r="C30" s="36"/>
       <c r="D30" s="37"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4">
       <c r="A31" s="34">
         <v>25</v>
       </c>
       <c r="B31" s="76"/>
       <c r="C31" s="36"/>
       <c r="D31" s="37"/>
     </row>
-    <row r="32" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:4" ht="27.75" customHeight="1">
       <c r="A32" s="34">
         <v>26</v>
       </c>
       <c r="B32" s="76"/>
       <c r="C32" s="36"/>
       <c r="D32" s="37"/>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:4">
       <c r="A33" s="34">
         <v>27</v>
       </c>
       <c r="B33" s="76"/>
       <c r="C33" s="36"/>
       <c r="D33" s="37"/>
     </row>
-    <row r="34" spans="1:4" ht="41.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:4" ht="41.4" customHeight="1">
       <c r="A34" s="34">
         <v>28</v>
       </c>
       <c r="B34" s="76"/>
       <c r="C34" s="36"/>
       <c r="D34" s="37"/>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:4">
       <c r="A35" s="34">
         <v>29</v>
       </c>
       <c r="B35" s="76"/>
       <c r="C35" s="36"/>
       <c r="D35" s="37"/>
     </row>
-    <row r="36" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:4" ht="27.75" customHeight="1">
       <c r="A36" s="34">
         <v>30</v>
       </c>
       <c r="B36" s="76"/>
       <c r="C36" s="36"/>
       <c r="D36" s="37"/>
     </row>
-    <row r="37" spans="1:4" ht="41.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:4" ht="41.4" customHeight="1">
       <c r="A37" s="34">
         <v>31</v>
       </c>
       <c r="B37" s="76"/>
       <c r="C37" s="36"/>
       <c r="D37" s="37"/>
     </row>
-    <row r="38" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:4" ht="27.75" customHeight="1">
       <c r="A38" s="34">
         <v>32</v>
       </c>
       <c r="B38" s="76"/>
       <c r="C38" s="36"/>
       <c r="D38" s="37"/>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:4">
       <c r="A39" s="34">
         <v>33</v>
       </c>
       <c r="B39" s="76"/>
       <c r="C39" s="36"/>
       <c r="D39" s="37"/>
     </row>
-    <row r="40" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4" ht="27.75" customHeight="1">
       <c r="A40" s="34">
         <v>34</v>
       </c>
       <c r="B40" s="76"/>
       <c r="C40" s="36"/>
       <c r="D40" s="37"/>
     </row>
-    <row r="41" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:4" ht="27.75" customHeight="1">
       <c r="A41" s="34">
         <v>35</v>
       </c>
       <c r="B41" s="76"/>
       <c r="C41" s="36"/>
       <c r="D41" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.1640625" style="32" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="32" customWidth="1"/>
     <col min="4" max="4" width="61.33203125" customWidth="1"/>
-    <col min="5" max="5" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5">
       <c r="A1" s="155" t="s">
         <v>275</v>
       </c>
       <c r="B1" s="145"/>
       <c r="C1" s="156"/>
       <c r="D1" s="145"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5">
       <c r="A2" s="158"/>
       <c r="B2" s="145"/>
       <c r="C2" s="156"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5">
       <c r="A3" s="155" t="s">
         <v>284</v>
       </c>
       <c r="B3" s="145"/>
       <c r="C3" s="156"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="27.6">
       <c r="A4" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>276</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>277</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>278</v>
       </c>
       <c r="E4" s="145"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5">
       <c r="A5" s="157">
         <v>1</v>
       </c>
       <c r="B5" s="157">
         <v>2</v>
       </c>
       <c r="C5" s="157">
         <v>3</v>
       </c>
       <c r="D5" s="157">
         <v>4</v>
       </c>
       <c r="E5" s="145"/>
     </row>
-    <row r="6" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" ht="29.25" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>285</v>
       </c>
       <c r="B6" s="275" t="s">
         <v>286</v>
       </c>
       <c r="C6" s="276"/>
       <c r="D6" s="277"/>
       <c r="E6" s="145"/>
     </row>
-    <row r="7" spans="1:5" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="18.899999999999999" customHeight="1">
       <c r="A7" s="33"/>
       <c r="B7" s="168"/>
       <c r="C7" s="168"/>
       <c r="D7" s="168"/>
       <c r="E7" s="145"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5">
       <c r="A8" s="34">
         <v>1</v>
       </c>
       <c r="B8" s="76"/>
       <c r="C8" s="36"/>
       <c r="D8" s="37"/>
       <c r="E8" s="145"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5">
       <c r="A9" s="171"/>
       <c r="B9" s="169"/>
       <c r="C9" s="170"/>
       <c r="D9" s="169"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5">
       <c r="A10" s="172"/>
       <c r="B10" s="169"/>
       <c r="C10" s="170"/>
       <c r="D10" s="169"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5">
       <c r="A11" s="172"/>
       <c r="B11" s="169"/>
       <c r="C11" s="170"/>
       <c r="D11" s="169"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5">
       <c r="A12" s="172"/>
       <c r="B12" s="169"/>
       <c r="C12" s="170"/>
       <c r="D12" s="169"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5">
       <c r="A13" s="171"/>
       <c r="B13" s="169"/>
       <c r="C13" s="170"/>
       <c r="D13" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="145" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.5" style="156" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="145" customWidth="1"/>
+    <col min="2" max="2" width="63.88671875" style="145" customWidth="1"/>
+    <col min="3" max="3" width="10.44140625" style="156" customWidth="1"/>
     <col min="4" max="4" width="41.33203125" style="145" customWidth="1"/>
-    <col min="5" max="5" width="14.5" style="145" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="8.83203125" style="145"/>
+    <col min="5" max="5" width="14.44140625" style="145" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="145" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="145"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="155" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="A2" s="158"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="155" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="27.6">
       <c r="A4" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>276</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>277</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="157">
         <v>1</v>
       </c>
       <c r="B5" s="157">
         <v>2</v>
       </c>
       <c r="C5" s="157">
         <v>3</v>
       </c>
       <c r="D5" s="157">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="33" t="s">
         <v>288</v>
       </c>
       <c r="B6" s="275" t="s">
         <v>289</v>
       </c>
       <c r="C6" s="276"/>
       <c r="D6" s="277"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="34">
         <v>1</v>
       </c>
       <c r="B7" s="77"/>
       <c r="C7" s="68"/>
       <c r="D7" s="69"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="34">
         <v>2</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="68"/>
       <c r="D8" s="69"/>
     </row>
-    <row r="9" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="27.75" customHeight="1">
       <c r="A9" s="34">
         <v>3</v>
       </c>
       <c r="B9" s="77"/>
       <c r="C9" s="68"/>
       <c r="D9" s="69"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="34">
         <v>4</v>
       </c>
       <c r="B10" s="77"/>
       <c r="C10" s="68"/>
       <c r="D10" s="69"/>
     </row>
-    <row r="11" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="27.75" customHeight="1">
       <c r="A11" s="34">
         <v>5</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="68"/>
       <c r="D11" s="69"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="34">
         <v>6</v>
       </c>
       <c r="B12" s="77"/>
       <c r="C12" s="68"/>
       <c r="D12" s="69"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="34">
         <v>7</v>
       </c>
       <c r="B13" s="77"/>
       <c r="C13" s="68"/>
       <c r="D13" s="69"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4">
       <c r="A14" s="34">
         <v>8</v>
       </c>
       <c r="B14" s="77"/>
       <c r="C14" s="68"/>
       <c r="D14" s="69"/>
     </row>
-    <row r="15" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" ht="27.75" customHeight="1">
       <c r="A15" s="34">
         <v>9</v>
       </c>
       <c r="B15" s="77"/>
       <c r="C15" s="68"/>
       <c r="D15" s="67"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="A16" s="34">
         <v>10</v>
       </c>
       <c r="B16" s="77"/>
       <c r="C16" s="68"/>
       <c r="D16" s="69"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4">
       <c r="A17" s="34">
         <v>11</v>
       </c>
       <c r="B17" s="77"/>
       <c r="C17" s="68"/>
       <c r="D17" s="69"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4">
       <c r="A18" s="34">
         <v>12</v>
       </c>
       <c r="B18" s="78"/>
       <c r="C18" s="68"/>
       <c r="D18" s="69"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4">
       <c r="A19" s="34">
         <v>13</v>
       </c>
       <c r="B19" s="77"/>
       <c r="C19" s="68"/>
       <c r="D19" s="69"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4">
       <c r="A20" s="34">
         <v>14</v>
       </c>
       <c r="B20" s="77"/>
       <c r="C20" s="68"/>
       <c r="D20" s="69"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:D20">
     <sortCondition ref="C7:C20"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView zoomScale="167" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
-      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
+      <selection pane="bottomRight" activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="8.83203125" style="6"/>
+    <col min="1" max="1" width="5.44140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="28.44140625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="6" customWidth="1"/>
+    <col min="4" max="5" width="16.44140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="14.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.88671875" style="6" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="20" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="31"/>
     </row>
-    <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="27.6">
       <c r="A4" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>290</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>291</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>292</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="9">
         <v>3</v>
       </c>
       <c r="D5" s="9">
         <v>3</v>
       </c>
       <c r="E5" s="9">
         <v>4</v>
       </c>
       <c r="F5" s="9">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="49"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="49"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="49"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="14">
         <v>4</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="49"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="14">
         <v>5</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="49"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="14" t="s">
         <v>132</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="49"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" fitToHeight="0" orientation="portrait"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D158"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="6" customWidth="1"/>
-    <col min="2" max="2" width="26.83203125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="26.88671875" style="6" customWidth="1"/>
     <col min="3" max="3" width="97.6640625" style="73" customWidth="1"/>
-    <col min="4" max="4" width="11.1640625" style="6" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="8.83203125" style="6"/>
+    <col min="4" max="4" width="11.109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="6" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4">
       <c r="A1" s="20" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="A2" s="20"/>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4">
       <c r="A3" s="31"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>294</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="74">
         <v>3</v>
       </c>
       <c r="D5" s="9">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="106">
         <v>1</v>
       </c>
       <c r="B6" s="107"/>
       <c r="C6" s="108"/>
       <c r="D6" s="111"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="106">
         <v>2</v>
       </c>
       <c r="B7" s="107"/>
       <c r="C7" s="108"/>
       <c r="D7" s="111"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="106">
         <v>3</v>
       </c>
       <c r="B8" s="107"/>
       <c r="C8" s="108"/>
       <c r="D8" s="111"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4">
       <c r="A9" s="106">
         <v>4</v>
       </c>
       <c r="B9" s="107"/>
       <c r="C9" s="108"/>
       <c r="D9" s="111"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4">
       <c r="A10" s="106">
         <v>5</v>
       </c>
       <c r="B10" s="107"/>
       <c r="C10" s="108"/>
       <c r="D10" s="111"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4">
       <c r="A11" s="106">
         <v>6</v>
       </c>
       <c r="B11" s="107"/>
       <c r="C11" s="108"/>
       <c r="D11" s="111"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="106">
         <v>7</v>
       </c>
       <c r="B12" s="107"/>
       <c r="C12" s="108"/>
       <c r="D12" s="111"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="106">
         <v>8</v>
       </c>
       <c r="B13" s="107"/>
       <c r="C13" s="108"/>
       <c r="D13" s="111"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4">
       <c r="A14" s="106">
         <v>9</v>
       </c>
       <c r="B14" s="107"/>
       <c r="C14" s="109"/>
       <c r="D14" s="111"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
       <c r="A15" s="106">
         <v>10</v>
       </c>
       <c r="B15" s="107"/>
       <c r="C15" s="109"/>
       <c r="D15" s="111"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="A16" s="106">
         <v>11</v>
       </c>
       <c r="B16" s="107"/>
       <c r="C16" s="109"/>
       <c r="D16" s="111"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4">
       <c r="A17" s="106">
         <v>12</v>
       </c>
       <c r="B17" s="107"/>
       <c r="C17" s="109"/>
       <c r="D17" s="111"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4">
       <c r="A18" s="106">
         <v>13</v>
       </c>
       <c r="B18" s="107"/>
       <c r="C18" s="109"/>
       <c r="D18" s="111"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4">
       <c r="A19" s="106">
         <v>14</v>
       </c>
       <c r="B19" s="107"/>
       <c r="C19" s="110"/>
       <c r="D19" s="111"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4">
       <c r="A20" s="106">
         <v>15</v>
       </c>
       <c r="B20" s="107"/>
       <c r="C20" s="112"/>
       <c r="D20" s="111"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4">
       <c r="A21" s="106">
         <v>16</v>
       </c>
       <c r="B21" s="107"/>
       <c r="C21" s="109"/>
       <c r="D21" s="111"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4">
       <c r="A22" s="106">
         <v>17</v>
       </c>
       <c r="B22" s="107"/>
       <c r="C22" s="109"/>
       <c r="D22" s="111"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4">
       <c r="A23" s="106">
         <v>18</v>
       </c>
       <c r="B23" s="107"/>
       <c r="C23" s="109"/>
       <c r="D23" s="111"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4">
       <c r="A24" s="106">
         <v>19</v>
       </c>
       <c r="B24" s="107"/>
       <c r="C24" s="109"/>
       <c r="D24" s="111"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4">
       <c r="A25" s="106">
         <v>20</v>
       </c>
       <c r="B25" s="107"/>
       <c r="C25" s="109"/>
       <c r="D25" s="111"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4">
       <c r="A26" s="173"/>
       <c r="B26" s="174"/>
       <c r="C26" s="175"/>
       <c r="D26" s="176"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4">
       <c r="A27" s="173"/>
       <c r="B27" s="174"/>
       <c r="C27" s="175"/>
       <c r="D27" s="176"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4">
       <c r="A28" s="173"/>
       <c r="B28" s="174"/>
       <c r="C28" s="175"/>
       <c r="D28" s="176"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4">
       <c r="A29" s="173"/>
       <c r="B29" s="174"/>
       <c r="C29" s="175"/>
       <c r="D29" s="176"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4">
       <c r="A30" s="173"/>
       <c r="B30" s="174"/>
       <c r="C30" s="175"/>
       <c r="D30" s="176"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4">
       <c r="A31" s="173"/>
       <c r="B31" s="174"/>
       <c r="C31" s="175"/>
       <c r="D31" s="176"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:4">
       <c r="A32" s="173"/>
       <c r="B32" s="174"/>
       <c r="C32" s="175"/>
       <c r="D32" s="176"/>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:4">
       <c r="A33" s="173"/>
       <c r="B33" s="174"/>
       <c r="C33" s="175"/>
       <c r="D33" s="176"/>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:4">
       <c r="A34" s="173"/>
       <c r="B34" s="174"/>
       <c r="C34" s="175"/>
       <c r="D34" s="176"/>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:4">
       <c r="A35" s="173"/>
       <c r="B35" s="174"/>
       <c r="C35" s="175"/>
       <c r="D35" s="176"/>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:4">
       <c r="A36" s="173"/>
       <c r="B36" s="174"/>
       <c r="C36" s="175"/>
       <c r="D36" s="176"/>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:4">
       <c r="A37" s="173"/>
       <c r="B37" s="174"/>
       <c r="C37" s="175"/>
       <c r="D37" s="176"/>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:4">
       <c r="A38" s="173"/>
       <c r="B38" s="174"/>
       <c r="C38" s="175"/>
       <c r="D38" s="176"/>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:4">
       <c r="A39" s="173"/>
       <c r="B39" s="174"/>
       <c r="C39" s="175"/>
       <c r="D39" s="176"/>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4">
       <c r="A40" s="173"/>
       <c r="B40" s="174"/>
       <c r="C40" s="175"/>
       <c r="D40" s="176"/>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:4">
       <c r="A41" s="173"/>
       <c r="B41" s="174"/>
       <c r="C41" s="175"/>
       <c r="D41" s="176"/>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:4">
       <c r="A42" s="173"/>
       <c r="B42" s="174"/>
       <c r="C42" s="175"/>
       <c r="D42" s="176"/>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:4">
       <c r="A43" s="173"/>
       <c r="B43" s="174"/>
       <c r="C43" s="175"/>
       <c r="D43" s="176"/>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:4">
       <c r="A44" s="173"/>
       <c r="B44" s="174"/>
       <c r="C44" s="175"/>
       <c r="D44" s="176"/>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:4">
       <c r="A45" s="173"/>
       <c r="B45" s="174"/>
       <c r="C45" s="175"/>
       <c r="D45" s="176"/>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:4">
       <c r="A46" s="173"/>
       <c r="B46" s="174"/>
       <c r="C46" s="175"/>
       <c r="D46" s="176"/>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:4">
       <c r="A47" s="173"/>
       <c r="B47" s="174"/>
       <c r="C47" s="175"/>
       <c r="D47" s="176"/>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:4">
       <c r="A48" s="173"/>
       <c r="B48" s="174"/>
       <c r="C48" s="175"/>
       <c r="D48" s="176"/>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:4">
       <c r="A49" s="173"/>
       <c r="B49" s="174"/>
       <c r="C49" s="175"/>
       <c r="D49" s="176"/>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:4">
       <c r="A50" s="173"/>
       <c r="B50" s="174"/>
       <c r="C50" s="175"/>
       <c r="D50" s="176"/>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:4">
       <c r="A51" s="173"/>
       <c r="B51" s="174"/>
       <c r="C51" s="175"/>
       <c r="D51" s="176"/>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:4">
       <c r="A52" s="173"/>
       <c r="B52" s="174"/>
       <c r="C52" s="175"/>
       <c r="D52" s="176"/>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:4">
       <c r="A53" s="173"/>
       <c r="B53" s="174"/>
       <c r="C53" s="175"/>
       <c r="D53" s="176"/>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:4">
       <c r="A54" s="173"/>
       <c r="B54" s="174"/>
       <c r="C54" s="175"/>
       <c r="D54" s="176"/>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4">
       <c r="A55" s="173"/>
       <c r="B55" s="174"/>
       <c r="C55" s="175"/>
       <c r="D55" s="176"/>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:4">
       <c r="A56" s="173"/>
       <c r="B56" s="174"/>
       <c r="C56" s="175"/>
       <c r="D56" s="176"/>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4">
       <c r="A57" s="173"/>
       <c r="B57" s="174"/>
       <c r="C57" s="175"/>
       <c r="D57" s="176"/>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4">
       <c r="A58" s="173"/>
       <c r="B58" s="174"/>
       <c r="C58" s="175"/>
       <c r="D58" s="176"/>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4">
       <c r="A59" s="173"/>
       <c r="B59" s="174"/>
       <c r="C59" s="175"/>
       <c r="D59" s="176"/>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4">
       <c r="A60" s="173"/>
       <c r="B60" s="174"/>
       <c r="C60" s="175"/>
       <c r="D60" s="176"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4">
       <c r="A61" s="173"/>
       <c r="B61" s="174"/>
       <c r="C61" s="175"/>
       <c r="D61" s="176"/>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4">
       <c r="A62" s="173"/>
       <c r="B62" s="174"/>
       <c r="C62" s="175"/>
       <c r="D62" s="176"/>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:4">
       <c r="A63" s="173"/>
       <c r="B63" s="174"/>
       <c r="C63" s="175"/>
       <c r="D63" s="176"/>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4">
       <c r="A64" s="173"/>
       <c r="B64" s="174"/>
       <c r="C64" s="175"/>
       <c r="D64" s="176"/>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4">
       <c r="A65" s="173"/>
       <c r="B65" s="174"/>
       <c r="C65" s="175"/>
       <c r="D65" s="176"/>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:4">
       <c r="A66" s="173"/>
       <c r="B66" s="174"/>
       <c r="C66" s="175"/>
       <c r="D66" s="176"/>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:4">
       <c r="A67" s="173"/>
       <c r="B67" s="174"/>
       <c r="C67" s="175"/>
       <c r="D67" s="176"/>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:4">
       <c r="A68" s="173"/>
       <c r="B68" s="174"/>
       <c r="C68" s="175"/>
       <c r="D68" s="176"/>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:4">
       <c r="A69" s="173"/>
       <c r="B69" s="174"/>
       <c r="C69" s="175"/>
       <c r="D69" s="176"/>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:4">
       <c r="A70" s="173"/>
       <c r="B70" s="174"/>
       <c r="C70" s="175"/>
       <c r="D70" s="176"/>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4">
       <c r="A71" s="173"/>
       <c r="B71" s="174"/>
       <c r="C71" s="175"/>
       <c r="D71" s="176"/>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:4">
       <c r="A72" s="173"/>
       <c r="B72" s="174"/>
       <c r="C72" s="175"/>
       <c r="D72" s="176"/>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:4">
       <c r="A73" s="173"/>
       <c r="B73" s="174"/>
       <c r="C73" s="175"/>
       <c r="D73" s="176"/>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4">
       <c r="A74" s="173"/>
       <c r="B74" s="174"/>
       <c r="C74" s="175"/>
       <c r="D74" s="176"/>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:4">
       <c r="A75" s="173"/>
       <c r="B75" s="174"/>
       <c r="C75" s="175"/>
       <c r="D75" s="176"/>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:4">
       <c r="A76" s="173"/>
       <c r="B76" s="174"/>
       <c r="C76" s="175"/>
       <c r="D76" s="176"/>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4">
       <c r="A77" s="173"/>
       <c r="B77" s="174"/>
       <c r="C77" s="175"/>
       <c r="D77" s="176"/>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:4">
       <c r="A78" s="173"/>
       <c r="B78" s="174"/>
       <c r="C78" s="175"/>
       <c r="D78" s="176"/>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:4">
       <c r="A79" s="173"/>
       <c r="B79" s="174"/>
       <c r="C79" s="175"/>
       <c r="D79" s="176"/>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:4">
       <c r="A80" s="173"/>
       <c r="B80" s="174"/>
       <c r="C80" s="175"/>
       <c r="D80" s="176"/>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:4">
       <c r="A81" s="173"/>
       <c r="B81" s="174"/>
       <c r="C81" s="175"/>
       <c r="D81" s="176"/>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:4">
       <c r="A82" s="173"/>
       <c r="B82" s="174"/>
       <c r="C82" s="175"/>
       <c r="D82" s="176"/>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:4">
       <c r="A83" s="173"/>
       <c r="B83" s="174"/>
       <c r="C83" s="175"/>
       <c r="D83" s="176"/>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:4">
       <c r="A84" s="173"/>
       <c r="B84" s="174"/>
       <c r="C84" s="175"/>
       <c r="D84" s="176"/>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:4">
       <c r="A85" s="173"/>
       <c r="B85" s="174"/>
       <c r="C85" s="175"/>
       <c r="D85" s="176"/>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:4">
       <c r="A86" s="173"/>
       <c r="B86" s="174"/>
       <c r="C86" s="175"/>
       <c r="D86" s="176"/>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:4">
       <c r="A87" s="173"/>
       <c r="B87" s="174"/>
       <c r="C87" s="175"/>
       <c r="D87" s="176"/>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:4">
       <c r="A88" s="173"/>
       <c r="B88" s="174"/>
       <c r="C88" s="175"/>
       <c r="D88" s="176"/>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:4">
       <c r="A89" s="173"/>
       <c r="B89" s="174"/>
       <c r="C89" s="175"/>
       <c r="D89" s="176"/>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:4">
       <c r="A90" s="173"/>
       <c r="B90" s="174"/>
       <c r="C90" s="175"/>
       <c r="D90" s="176"/>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:4">
       <c r="A91" s="173"/>
       <c r="B91" s="174"/>
       <c r="C91" s="175"/>
       <c r="D91" s="176"/>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:4">
       <c r="A92" s="173"/>
       <c r="B92" s="174"/>
       <c r="C92" s="175"/>
       <c r="D92" s="176"/>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:4">
       <c r="A93" s="173"/>
       <c r="B93" s="174"/>
       <c r="C93" s="175"/>
       <c r="D93" s="176"/>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:4">
       <c r="A94" s="173"/>
       <c r="B94" s="174"/>
       <c r="C94" s="175"/>
       <c r="D94" s="176"/>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:4">
       <c r="A95" s="173"/>
       <c r="B95" s="174"/>
       <c r="C95" s="175"/>
       <c r="D95" s="176"/>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:4">
       <c r="A96" s="173"/>
       <c r="B96" s="174"/>
       <c r="C96" s="175"/>
       <c r="D96" s="176"/>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:4">
       <c r="A97" s="173"/>
       <c r="B97" s="174"/>
       <c r="C97" s="175"/>
       <c r="D97" s="176"/>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:4">
       <c r="A98" s="173"/>
       <c r="B98" s="174"/>
       <c r="C98" s="175"/>
       <c r="D98" s="176"/>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:4">
       <c r="A99" s="173"/>
       <c r="B99" s="174"/>
       <c r="C99" s="175"/>
       <c r="D99" s="176"/>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:4">
       <c r="A100" s="173"/>
       <c r="B100" s="174"/>
       <c r="C100" s="175"/>
       <c r="D100" s="176"/>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:4">
       <c r="A101" s="173"/>
       <c r="B101" s="174"/>
       <c r="C101" s="175"/>
       <c r="D101" s="176"/>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:4">
       <c r="A102" s="173"/>
       <c r="B102" s="174"/>
       <c r="C102" s="175"/>
       <c r="D102" s="176"/>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:4">
       <c r="A103" s="173"/>
       <c r="B103" s="174"/>
       <c r="C103" s="175"/>
       <c r="D103" s="176"/>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:4">
       <c r="A104" s="173"/>
       <c r="B104" s="174"/>
       <c r="C104" s="175"/>
       <c r="D104" s="176"/>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:4">
       <c r="A105" s="173"/>
       <c r="B105" s="174"/>
       <c r="C105" s="175"/>
       <c r="D105" s="176"/>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:4">
       <c r="A106" s="173"/>
       <c r="B106" s="174"/>
       <c r="C106" s="175"/>
       <c r="D106" s="176"/>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:4">
       <c r="A107" s="173"/>
       <c r="B107" s="174"/>
       <c r="C107" s="175"/>
       <c r="D107" s="176"/>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:4">
       <c r="A108" s="173"/>
       <c r="B108" s="174"/>
       <c r="C108" s="175"/>
       <c r="D108" s="176"/>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:4">
       <c r="A109" s="173"/>
       <c r="B109" s="174"/>
       <c r="C109" s="175"/>
       <c r="D109" s="176"/>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:4">
       <c r="A110" s="173"/>
       <c r="B110" s="174"/>
       <c r="C110" s="175"/>
       <c r="D110" s="176"/>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:4">
       <c r="A111" s="173"/>
       <c r="B111" s="174"/>
       <c r="C111" s="175"/>
       <c r="D111" s="176"/>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:4">
       <c r="A112" s="173"/>
       <c r="B112" s="174"/>
       <c r="C112" s="175"/>
       <c r="D112" s="176"/>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:4">
       <c r="A113" s="173"/>
       <c r="B113" s="174"/>
       <c r="C113" s="175"/>
       <c r="D113" s="176"/>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:4">
       <c r="A114" s="173"/>
       <c r="B114" s="174"/>
       <c r="C114" s="175"/>
       <c r="D114" s="176"/>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:4">
       <c r="A115" s="173"/>
       <c r="B115" s="174"/>
       <c r="C115" s="175"/>
       <c r="D115" s="176"/>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:4">
       <c r="A116" s="173"/>
       <c r="B116" s="174"/>
       <c r="C116" s="175"/>
       <c r="D116" s="176"/>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:4">
       <c r="A117" s="173"/>
       <c r="B117" s="174"/>
       <c r="C117" s="175"/>
       <c r="D117" s="176"/>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:4">
       <c r="A118" s="173"/>
       <c r="B118" s="174"/>
       <c r="C118" s="175"/>
       <c r="D118" s="176"/>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:4">
       <c r="A119" s="173"/>
       <c r="B119" s="174"/>
       <c r="C119" s="175"/>
       <c r="D119" s="176"/>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:4">
       <c r="A120" s="173"/>
       <c r="B120" s="174"/>
       <c r="C120" s="175"/>
       <c r="D120" s="176"/>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:4">
       <c r="A121" s="173"/>
       <c r="B121" s="174"/>
       <c r="C121" s="175"/>
       <c r="D121" s="176"/>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:4">
       <c r="A122" s="173"/>
       <c r="B122" s="174"/>
       <c r="C122" s="175"/>
       <c r="D122" s="176"/>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:4">
       <c r="A123" s="173"/>
       <c r="B123" s="174"/>
       <c r="C123" s="175"/>
       <c r="D123" s="176"/>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:4">
       <c r="A124" s="173"/>
       <c r="B124" s="174"/>
       <c r="C124" s="175"/>
       <c r="D124" s="176"/>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:4">
       <c r="A125" s="173"/>
       <c r="B125" s="174"/>
       <c r="C125" s="175"/>
       <c r="D125" s="176"/>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:4">
       <c r="A126" s="173"/>
       <c r="B126" s="174"/>
       <c r="C126" s="175"/>
       <c r="D126" s="176"/>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:4">
       <c r="A127" s="173"/>
       <c r="B127" s="174"/>
       <c r="C127" s="175"/>
       <c r="D127" s="176"/>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:4">
       <c r="A128" s="173"/>
       <c r="B128" s="174"/>
       <c r="C128" s="175"/>
       <c r="D128" s="176"/>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:4">
       <c r="A129" s="173"/>
       <c r="B129" s="174"/>
       <c r="C129" s="175"/>
       <c r="D129" s="176"/>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:4">
       <c r="A130" s="173"/>
       <c r="B130" s="174"/>
       <c r="C130" s="175"/>
       <c r="D130" s="176"/>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:4">
       <c r="A131" s="173"/>
       <c r="B131" s="174"/>
       <c r="C131" s="175"/>
       <c r="D131" s="176"/>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:4">
       <c r="A132" s="173"/>
       <c r="B132" s="174"/>
       <c r="C132" s="175"/>
       <c r="D132" s="176"/>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:4">
       <c r="A133" s="173"/>
       <c r="B133" s="174"/>
       <c r="C133" s="175"/>
       <c r="D133" s="176"/>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:4">
       <c r="A134" s="173"/>
       <c r="B134" s="174"/>
       <c r="C134" s="175"/>
       <c r="D134" s="176"/>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:4">
       <c r="A135" s="173"/>
       <c r="B135" s="174"/>
       <c r="C135" s="175"/>
       <c r="D135" s="176"/>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:4">
       <c r="A136" s="173"/>
       <c r="B136" s="174"/>
       <c r="C136" s="175"/>
       <c r="D136" s="176"/>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:4">
       <c r="A137" s="173"/>
       <c r="B137" s="174"/>
       <c r="C137" s="175"/>
       <c r="D137" s="176"/>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:4">
       <c r="A138" s="173"/>
       <c r="B138" s="174"/>
       <c r="C138" s="175"/>
       <c r="D138" s="176"/>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:4">
       <c r="A139" s="173"/>
       <c r="B139" s="174"/>
       <c r="C139" s="175"/>
       <c r="D139" s="176"/>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:4">
       <c r="A140" s="173"/>
       <c r="B140" s="174"/>
       <c r="C140" s="175"/>
       <c r="D140" s="176"/>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:4">
       <c r="A141" s="173"/>
       <c r="B141" s="174"/>
       <c r="C141" s="177"/>
       <c r="D141" s="176"/>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:4">
       <c r="A142" s="173"/>
       <c r="B142" s="174"/>
       <c r="C142" s="175"/>
       <c r="D142" s="176"/>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:4">
       <c r="A143" s="173"/>
       <c r="B143" s="174"/>
       <c r="C143" s="175"/>
       <c r="D143" s="176"/>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:4">
       <c r="A144" s="173"/>
       <c r="B144" s="174"/>
       <c r="C144" s="175"/>
       <c r="D144" s="176"/>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:4">
       <c r="A145" s="173"/>
       <c r="B145" s="174"/>
       <c r="C145" s="175"/>
       <c r="D145" s="176"/>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:4">
       <c r="A146" s="173"/>
       <c r="B146" s="174"/>
       <c r="C146" s="175"/>
       <c r="D146" s="176"/>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:4">
       <c r="A147" s="173"/>
       <c r="B147" s="174"/>
       <c r="C147" s="175"/>
       <c r="D147" s="176"/>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:4">
       <c r="A148" s="173"/>
       <c r="B148" s="174"/>
       <c r="C148" s="175"/>
       <c r="D148" s="176"/>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:4">
       <c r="A149" s="173"/>
       <c r="B149" s="174"/>
       <c r="C149" s="175"/>
       <c r="D149" s="176"/>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:4">
       <c r="A150" s="173"/>
       <c r="B150" s="174"/>
       <c r="C150" s="175"/>
       <c r="D150" s="176"/>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:4">
       <c r="A151" s="173"/>
       <c r="B151" s="174"/>
       <c r="C151" s="175"/>
       <c r="D151" s="176"/>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:4">
       <c r="A152" s="173"/>
       <c r="B152" s="174"/>
       <c r="C152" s="175"/>
       <c r="D152" s="176"/>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:4">
       <c r="A153" s="173"/>
       <c r="B153" s="174"/>
       <c r="C153" s="175"/>
       <c r="D153" s="176"/>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:4">
       <c r="A154" s="173"/>
       <c r="B154" s="174"/>
       <c r="C154" s="175"/>
       <c r="D154" s="176"/>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:4">
       <c r="A155" s="173"/>
       <c r="B155" s="174"/>
       <c r="C155" s="175"/>
       <c r="D155" s="176"/>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:4">
       <c r="A156" s="173"/>
       <c r="B156" s="174"/>
       <c r="C156" s="175"/>
       <c r="D156" s="176"/>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:4">
       <c r="A157" s="173"/>
       <c r="B157" s="174"/>
       <c r="C157" s="175"/>
       <c r="D157" s="173"/>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:4">
       <c r="A158" s="173"/>
       <c r="B158" s="174"/>
       <c r="C158" s="175"/>
       <c r="D158" s="173"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="84" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView zoomScale="200" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="27.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="8.88671875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7">
       <c r="A1" s="152" t="s">
         <v>70</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7">
       <c r="A3" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="270" t="s">
         <v>249</v>
       </c>
       <c r="C3" s="269" t="s">
         <v>296</v>
       </c>
       <c r="D3" s="269"/>
       <c r="E3" s="269"/>
       <c r="F3" s="269" t="s">
         <v>223</v>
       </c>
       <c r="G3" s="119"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7">
       <c r="A4" s="269"/>
       <c r="B4" s="271"/>
       <c r="C4" s="25" t="s">
         <v>157</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>158</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>159</v>
       </c>
       <c r="F4" s="269"/>
       <c r="G4" s="119"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7">
       <c r="A5" s="74">
         <v>1</v>
       </c>
       <c r="B5" s="74">
         <v>2</v>
       </c>
       <c r="C5" s="74">
         <v>3</v>
       </c>
       <c r="D5" s="74">
         <v>4</v>
       </c>
       <c r="E5" s="74">
         <v>5</v>
       </c>
       <c r="F5" s="74">
         <v>6</v>
       </c>
       <c r="G5" s="119"/>
     </row>
-    <row r="6" spans="1:7" ht="32" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="28.8">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="234" t="s">
         <v>251</v>
       </c>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="14">
         <f>SUM(C6:E6)</f>
         <v>0</v>
       </c>
       <c r="G6" s="119"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>252</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="14">
         <f>SUM(C7:E7)</f>
         <v>0</v>
       </c>
       <c r="G7" s="119"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>253</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="14">
         <f>SUM(C8:E8)</f>
         <v>0</v>
       </c>
       <c r="G8" s="119"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B9" s="273"/>
       <c r="C9" s="16">
         <f>SUM(C6:C8)</f>
         <v>0</v>
       </c>
       <c r="D9" s="16">
         <f>SUM(D6:D8)</f>
         <v>0</v>
       </c>
       <c r="E9" s="16">
         <f>SUM(E6:E8)</f>
         <v>0</v>
       </c>
       <c r="F9" s="16">
         <f>SUM(C9:E9)</f>
         <v>0</v>
       </c>
       <c r="G9" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView topLeftCell="A17" zoomScale="150" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17:G20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="3.83203125" customWidth="1"/>
-    <col min="2" max="2" width="13.1640625" customWidth="1"/>
+    <col min="1" max="1" width="3.88671875" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" customWidth="1"/>
-    <col min="4" max="4" width="19.1640625" customWidth="1"/>
+    <col min="4" max="4" width="19.109375" customWidth="1"/>
     <col min="5" max="5" width="44.33203125" customWidth="1"/>
-    <col min="6" max="6" width="13.5" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" customWidth="1"/>
-    <col min="8" max="8" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" hidden="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
-    <row r="3" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" hidden="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
-    <row r="4" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" hidden="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
-    <row r="5" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" hidden="1">
       <c r="A5" s="1"/>
       <c r="B5" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
     </row>
-    <row r="6" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" hidden="1">
       <c r="A6" s="1"/>
       <c r="B6" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
     </row>
-    <row r="7" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" hidden="1">
       <c r="A7" s="1"/>
       <c r="B7" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
     </row>
-    <row r="8" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" hidden="1">
       <c r="A8" s="1"/>
       <c r="B8" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
     </row>
-    <row r="9" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" hidden="1">
       <c r="A9" s="1"/>
       <c r="B9" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
     </row>
-    <row r="10" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" hidden="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
     </row>
-    <row r="11" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" hidden="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
     </row>
-    <row r="12" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" hidden="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
     </row>
-    <row r="14" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="26.25" customHeight="1">
       <c r="A14" s="251" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="251" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="251" t="s">
         <v>90</v>
       </c>
       <c r="D14" s="253" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="254"/>
       <c r="F14" s="255"/>
       <c r="G14" s="251" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="252"/>
       <c r="B15" s="252"/>
       <c r="C15" s="252"/>
       <c r="D15" s="11" t="s">
         <v>93</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>94</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>95</v>
       </c>
       <c r="G15" s="252"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="141">
         <v>1</v>
       </c>
       <c r="B16" s="141">
         <v>2</v>
       </c>
       <c r="C16" s="141">
         <v>2</v>
       </c>
       <c r="D16" s="141">
         <v>3</v>
       </c>
       <c r="E16" s="141"/>
       <c r="F16" s="141">
         <v>4</v>
       </c>
       <c r="G16" s="141">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7">
       <c r="A17" s="14">
         <v>1</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="64"/>
       <c r="D17" s="64"/>
       <c r="E17" s="60"/>
       <c r="F17" s="65"/>
       <c r="G17" s="60"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="14">
         <v>2</v>
       </c>
       <c r="B18" s="64"/>
       <c r="C18" s="64"/>
       <c r="D18" s="64"/>
       <c r="E18" s="60"/>
       <c r="F18" s="65"/>
       <c r="G18" s="60"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7">
       <c r="A19" s="14">
         <v>3</v>
       </c>
       <c r="B19" s="64"/>
       <c r="C19" s="64"/>
       <c r="D19" s="64"/>
       <c r="E19" s="60"/>
       <c r="F19" s="65"/>
       <c r="G19" s="60"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7">
       <c r="A20" s="14">
         <v>4</v>
       </c>
       <c r="B20" s="64"/>
       <c r="C20" s="64"/>
       <c r="D20" s="64"/>
       <c r="E20" s="60"/>
       <c r="F20" s="65"/>
       <c r="G20" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="G14:G15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="360" verticalDpi="360"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="L1" sqref="L1"/>
       <selection pane="bottomRight" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="20" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="31"/>
     </row>
-    <row r="4" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="44.25" customHeight="1">
       <c r="A4" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>297</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>255</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>298</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="9">
         <v>3</v>
       </c>
       <c r="D5" s="9">
         <v>4</v>
       </c>
       <c r="E5" s="9">
         <v>5</v>
       </c>
       <c r="F5" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="10"/>
       <c r="D6" s="18"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="10"/>
       <c r="D7" s="18"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="10"/>
       <c r="D8" s="18"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="14">
         <v>4</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="10"/>
       <c r="D9" s="18"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="14">
         <v>5</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="10"/>
       <c r="D10" s="18"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="14">
         <v>6</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="10"/>
       <c r="D11" s="18"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="14">
         <v>7</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="10"/>
       <c r="D12" s="18"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="14">
         <v>8</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="10"/>
       <c r="D13" s="18"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="14">
         <v>9</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="10"/>
       <c r="D14" s="18"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="14">
         <v>10</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="10"/>
       <c r="D15" s="18"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="14">
         <v>11</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="10"/>
       <c r="D16" s="18"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="14">
         <v>12</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="10"/>
       <c r="D17" s="18"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6">
       <c r="A18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="10"/>
       <c r="D18" s="18"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView zoomScale="178" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B4" sqref="B4:B5"/>
       <selection pane="topRight" activeCell="B4" sqref="B4:B5"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4:B5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="119" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="119"/>
+    <col min="1" max="1" width="5.44140625" style="119" customWidth="1"/>
+    <col min="2" max="2" width="36.44140625" style="119" customWidth="1"/>
+    <col min="3" max="6" width="10.44140625" style="119" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="119" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="152" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="A2" s="152"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="154"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="269" t="s">
         <v>259</v>
       </c>
       <c r="C4" s="269" t="s">
         <v>260</v>
       </c>
       <c r="D4" s="269"/>
       <c r="E4" s="269"/>
       <c r="F4" s="269" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="269"/>
       <c r="B5" s="269"/>
       <c r="C5" s="25" t="s">
         <v>157</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>158</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>159</v>
       </c>
       <c r="F5" s="269"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="74">
         <v>1</v>
       </c>
       <c r="B6" s="74">
         <v>2</v>
       </c>
       <c r="C6" s="74">
         <v>3</v>
       </c>
       <c r="D6" s="74">
         <v>4</v>
       </c>
       <c r="E6" s="74">
         <v>5</v>
       </c>
       <c r="F6" s="74">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="119" t="s">
         <v>300</v>
       </c>
       <c r="C7" s="60"/>
       <c r="D7" s="60"/>
       <c r="E7" s="60"/>
       <c r="F7" s="14">
         <f>SUM(C7:E7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="119" t="s">
         <v>301</v>
       </c>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="14">
         <f t="shared" ref="F8:F17" si="0">SUM(C8:E8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>302</v>
       </c>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>303</v>
       </c>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="29">
         <v>5</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>265</v>
       </c>
       <c r="C11" s="62"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="29">
         <v>6</v>
       </c>
       <c r="B12" s="119" t="s">
         <v>266</v>
       </c>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="29">
         <v>7</v>
       </c>
       <c r="B13" s="119" t="s">
         <v>267</v>
       </c>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6">
       <c r="A14" s="29">
         <v>8</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>268</v>
       </c>
       <c r="C14" s="62"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6">
       <c r="A15" s="29">
         <v>9</v>
       </c>
       <c r="B15" s="119" t="s">
         <v>269</v>
       </c>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6">
       <c r="A16" s="29">
         <v>10</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>270</v>
       </c>
       <c r="C16" s="62"/>
       <c r="D16" s="60"/>
       <c r="E16" s="60"/>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="274"/>
       <c r="C17" s="16">
         <f>SUM(C7:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <f>SUM(D7:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <f>SUM(E7:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E7A903-F735-DA42-8253-FC2042E7B6A9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView zoomScale="178" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B4" sqref="B4:B5"/>
       <selection pane="topRight" activeCell="B4" sqref="B4:B5"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4:B5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="119" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.83203125" style="119"/>
+    <col min="1" max="1" width="5.44140625" style="119" customWidth="1"/>
+    <col min="2" max="2" width="36.44140625" style="119" customWidth="1"/>
+    <col min="3" max="6" width="10.44140625" style="119" customWidth="1"/>
+    <col min="7" max="7" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="119" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="152" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6">
       <c r="A2" s="152"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6">
       <c r="A3" s="154"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6">
       <c r="A4" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="269" t="s">
         <v>259</v>
       </c>
       <c r="C4" s="269" t="s">
         <v>260</v>
       </c>
       <c r="D4" s="269"/>
       <c r="E4" s="269"/>
       <c r="F4" s="269" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6">
       <c r="A5" s="269"/>
       <c r="B5" s="269"/>
       <c r="C5" s="25" t="s">
         <v>157</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>158</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>159</v>
       </c>
       <c r="F5" s="269"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="74">
         <v>1</v>
       </c>
       <c r="B6" s="74">
         <v>2</v>
       </c>
       <c r="C6" s="74">
         <v>3</v>
       </c>
       <c r="D6" s="74">
         <v>4</v>
       </c>
       <c r="E6" s="74">
         <v>5</v>
       </c>
       <c r="F6" s="74">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="145" t="s">
         <v>300</v>
       </c>
       <c r="C7" s="60"/>
       <c r="D7" s="60"/>
       <c r="E7" s="60"/>
       <c r="F7" s="14">
         <f>SUM(C7:E7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="145" t="s">
         <v>301</v>
       </c>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="14">
         <f t="shared" ref="F8:F17" si="0">SUM(C8:E8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>302</v>
       </c>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>303</v>
       </c>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6">
       <c r="A11" s="29">
         <v>5</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>265</v>
       </c>
       <c r="C11" s="62"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6">
       <c r="A12" s="29">
         <v>6</v>
       </c>
       <c r="B12" s="145" t="s">
         <v>266</v>
       </c>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6">
       <c r="A13" s="29">
         <v>7</v>
       </c>
       <c r="B13" s="145" t="s">
         <v>267</v>
       </c>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" ht="27.6">
       <c r="A14" s="29">
         <v>8</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>272</v>
       </c>
       <c r="C14" s="62"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="27.6">
       <c r="A15" s="29">
         <v>9</v>
       </c>
       <c r="B15" s="187" t="s">
         <v>273</v>
       </c>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="30" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="27.6">
       <c r="A16" s="29">
         <v>10</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>274</v>
       </c>
       <c r="C16" s="62"/>
       <c r="D16" s="60"/>
       <c r="E16" s="60"/>
       <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="274"/>
       <c r="C17" s="16">
         <f>SUM(C7:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <f>SUM(D7:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <f>SUM(E7:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K85"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="11" topLeftCell="A80" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G111" sqref="G111"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="3.83203125" style="119" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="8.1640625" style="119" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.88671875" style="119" customWidth="1"/>
+    <col min="2" max="2" width="26.109375" style="119" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" style="119" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.109375" style="119" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.6640625" style="119" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.1640625" style="119" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.109375" style="119" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="41" style="119" customWidth="1"/>
-    <col min="8" max="8" width="12.5" style="119" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="8.83203125" style="119"/>
+    <col min="8" max="8" width="12.44140625" style="119" customWidth="1"/>
+    <col min="9" max="9" width="16.44140625" style="119" customWidth="1"/>
+    <col min="10" max="10" width="12.109375" style="73" customWidth="1"/>
+    <col min="11" max="11" width="14.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" style="119" customWidth="1"/>
+    <col min="13" max="16384" width="8.88671875" style="119"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="119" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10">
       <c r="A3" s="119" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="4" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" hidden="1"/>
+    <row r="5" spans="1:10" hidden="1">
       <c r="B5" s="119" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="6" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" hidden="1"/>
+    <row r="7" spans="1:10" hidden="1">
       <c r="B7" s="119" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="8" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" hidden="1"/>
+    <row r="9" spans="1:10" ht="23.25" customHeight="1">
       <c r="A9" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="269" t="s">
         <v>306</v>
       </c>
       <c r="C9" s="269" t="s">
         <v>307</v>
       </c>
       <c r="D9" s="269"/>
       <c r="E9" s="269"/>
       <c r="F9" s="269" t="s">
         <v>308</v>
       </c>
       <c r="G9" s="269" t="s">
         <v>309</v>
       </c>
       <c r="H9" s="269" t="s">
         <v>310</v>
       </c>
       <c r="I9" s="269" t="s">
         <v>311</v>
       </c>
       <c r="J9" s="270" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="38.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" ht="38.4" customHeight="1">
       <c r="A10" s="269"/>
       <c r="B10" s="269"/>
       <c r="C10" s="25" t="s">
         <v>179</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>313</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>314</v>
       </c>
       <c r="F10" s="269"/>
       <c r="G10" s="269"/>
       <c r="H10" s="269"/>
       <c r="I10" s="269"/>
       <c r="J10" s="270"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="74">
         <v>1</v>
       </c>
       <c r="B11" s="74">
         <v>2</v>
       </c>
       <c r="C11" s="74">
         <v>3</v>
       </c>
       <c r="D11" s="74">
         <v>4</v>
       </c>
       <c r="E11" s="74">
         <v>5</v>
       </c>
       <c r="F11" s="74">
         <v>6</v>
       </c>
       <c r="G11" s="74">
         <v>7</v>
       </c>
       <c r="H11" s="74">
         <v>8</v>
       </c>
       <c r="I11" s="74">
         <v>9</v>
       </c>
       <c r="J11" s="74">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="121">
         <v>1</v>
       </c>
       <c r="B12" s="122"/>
       <c r="C12" s="123"/>
       <c r="D12" s="123"/>
       <c r="E12" s="123"/>
       <c r="F12" s="122"/>
       <c r="G12" s="122"/>
       <c r="H12" s="122"/>
       <c r="I12" s="124"/>
       <c r="J12" s="125"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="121">
         <v>2</v>
       </c>
       <c r="B13" s="122"/>
       <c r="C13" s="123"/>
       <c r="D13" s="123"/>
       <c r="E13" s="123"/>
       <c r="F13" s="122"/>
       <c r="G13" s="122"/>
       <c r="H13" s="122"/>
       <c r="I13" s="124"/>
       <c r="J13" s="125"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="121">
         <v>3</v>
       </c>
       <c r="B14" s="122"/>
       <c r="C14" s="123"/>
       <c r="D14" s="123"/>
       <c r="E14" s="123"/>
       <c r="F14" s="122"/>
       <c r="G14" s="122"/>
       <c r="H14" s="122"/>
       <c r="I14" s="124"/>
       <c r="J14" s="125"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="121">
         <v>4</v>
       </c>
       <c r="B15" s="122"/>
       <c r="C15" s="123"/>
       <c r="D15" s="123"/>
       <c r="E15" s="123"/>
       <c r="F15" s="122"/>
       <c r="G15" s="122"/>
       <c r="H15" s="122"/>
       <c r="I15" s="124"/>
       <c r="J15" s="125"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="121">
         <v>5</v>
       </c>
       <c r="B16" s="122"/>
       <c r="C16" s="123"/>
       <c r="D16" s="123"/>
       <c r="E16" s="123"/>
       <c r="F16" s="122"/>
       <c r="G16" s="122"/>
       <c r="H16" s="122"/>
       <c r="I16" s="124"/>
       <c r="J16" s="125"/>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11">
       <c r="A17" s="121">
         <v>6</v>
       </c>
       <c r="B17" s="122"/>
       <c r="C17" s="123"/>
       <c r="D17" s="123"/>
       <c r="E17" s="123"/>
       <c r="F17" s="122"/>
       <c r="G17" s="122"/>
       <c r="H17" s="122"/>
       <c r="I17" s="124"/>
       <c r="J17" s="125"/>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11">
       <c r="A18" s="121">
         <v>7</v>
       </c>
       <c r="B18" s="122"/>
       <c r="C18" s="123"/>
       <c r="D18" s="123"/>
       <c r="E18" s="123"/>
       <c r="F18" s="122"/>
       <c r="G18" s="122"/>
       <c r="H18" s="122"/>
       <c r="I18" s="124"/>
       <c r="J18" s="125"/>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11">
       <c r="A19" s="121">
         <v>8</v>
       </c>
       <c r="B19" s="122"/>
       <c r="C19" s="123"/>
       <c r="D19" s="123"/>
       <c r="E19" s="123"/>
       <c r="F19" s="122"/>
       <c r="G19" s="122"/>
       <c r="H19" s="122"/>
       <c r="I19" s="124"/>
       <c r="J19" s="125"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11">
       <c r="A20" s="121">
         <v>9</v>
       </c>
       <c r="B20" s="122"/>
       <c r="C20" s="123"/>
       <c r="D20" s="123"/>
       <c r="E20" s="123"/>
       <c r="F20" s="122"/>
       <c r="G20" s="122"/>
       <c r="H20" s="122"/>
       <c r="I20" s="124"/>
       <c r="J20" s="125"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11">
       <c r="A21" s="121">
         <v>10</v>
       </c>
       <c r="B21" s="122"/>
       <c r="C21" s="123"/>
       <c r="D21" s="123"/>
       <c r="E21" s="123"/>
       <c r="F21" s="122"/>
       <c r="G21" s="122"/>
       <c r="H21" s="122"/>
       <c r="I21" s="124"/>
       <c r="J21" s="125"/>
       <c r="K21" s="126"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11">
       <c r="A22" s="121">
         <v>11</v>
       </c>
       <c r="B22" s="122"/>
       <c r="C22" s="123"/>
       <c r="D22" s="123"/>
       <c r="E22" s="123"/>
       <c r="F22" s="122"/>
       <c r="G22" s="122"/>
       <c r="H22" s="122"/>
       <c r="I22" s="124"/>
       <c r="J22" s="125"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11">
       <c r="A23" s="121">
         <v>12</v>
       </c>
       <c r="B23" s="122"/>
       <c r="C23" s="123"/>
       <c r="D23" s="123"/>
       <c r="E23" s="123"/>
       <c r="F23" s="122"/>
       <c r="G23" s="122"/>
       <c r="H23" s="122"/>
       <c r="I23" s="124"/>
       <c r="J23" s="125"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11">
       <c r="A24" s="121">
         <v>13</v>
       </c>
       <c r="B24" s="122"/>
       <c r="C24" s="123"/>
       <c r="D24" s="123"/>
       <c r="E24" s="123"/>
       <c r="F24" s="122"/>
       <c r="G24" s="122"/>
       <c r="H24" s="122"/>
       <c r="I24" s="124"/>
       <c r="J24" s="125"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11">
       <c r="A25" s="121">
         <v>14</v>
       </c>
       <c r="B25" s="122"/>
       <c r="C25" s="123"/>
       <c r="D25" s="123"/>
       <c r="E25" s="123"/>
       <c r="F25" s="122"/>
       <c r="G25" s="122"/>
       <c r="H25" s="122"/>
       <c r="I25" s="124"/>
       <c r="J25" s="125"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11">
       <c r="A26" s="121">
         <v>15</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="123"/>
       <c r="D26" s="123"/>
       <c r="E26" s="123"/>
       <c r="F26" s="122"/>
       <c r="G26" s="122"/>
       <c r="H26" s="122"/>
       <c r="I26" s="75"/>
       <c r="J26" s="125"/>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11">
       <c r="A27" s="121">
         <v>16</v>
       </c>
       <c r="B27" s="122"/>
       <c r="C27" s="123"/>
       <c r="D27" s="123"/>
       <c r="E27" s="123"/>
       <c r="F27" s="122"/>
       <c r="G27" s="122"/>
       <c r="H27" s="122"/>
       <c r="I27" s="75"/>
       <c r="J27" s="125"/>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11">
       <c r="A28" s="121">
         <v>17</v>
       </c>
       <c r="B28" s="122"/>
       <c r="C28" s="123"/>
       <c r="D28" s="123"/>
       <c r="E28" s="123"/>
       <c r="F28" s="122"/>
       <c r="G28" s="122"/>
       <c r="H28" s="122"/>
       <c r="I28" s="124"/>
       <c r="J28" s="125"/>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11">
       <c r="A29" s="121">
         <v>18</v>
       </c>
       <c r="B29" s="122"/>
       <c r="C29" s="123"/>
       <c r="D29" s="123"/>
       <c r="E29" s="123"/>
       <c r="F29" s="122"/>
       <c r="G29" s="122"/>
       <c r="H29" s="122"/>
       <c r="I29" s="124"/>
       <c r="J29" s="125"/>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11">
       <c r="A30" s="121">
         <v>19</v>
       </c>
       <c r="B30" s="122"/>
       <c r="C30" s="123"/>
       <c r="D30" s="123"/>
       <c r="E30" s="123"/>
       <c r="F30" s="122"/>
       <c r="G30" s="122"/>
       <c r="H30" s="122"/>
       <c r="I30" s="75"/>
       <c r="J30" s="125"/>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11">
       <c r="A31" s="121">
         <v>20</v>
       </c>
       <c r="B31" s="122"/>
       <c r="C31" s="123"/>
       <c r="D31" s="123"/>
       <c r="E31" s="123"/>
       <c r="F31" s="122"/>
       <c r="G31" s="122"/>
       <c r="H31" s="122"/>
       <c r="I31" s="75"/>
       <c r="J31" s="125"/>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11">
       <c r="A32" s="121">
         <v>21</v>
       </c>
       <c r="B32" s="122"/>
       <c r="C32" s="123"/>
       <c r="D32" s="123"/>
       <c r="E32" s="123"/>
       <c r="F32" s="122"/>
       <c r="G32" s="122"/>
       <c r="H32" s="122"/>
       <c r="I32" s="124"/>
       <c r="J32" s="125"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10">
       <c r="A33" s="121">
         <v>22</v>
       </c>
       <c r="B33" s="122"/>
       <c r="C33" s="123"/>
       <c r="D33" s="123"/>
       <c r="E33" s="123"/>
       <c r="F33" s="122"/>
       <c r="G33" s="122"/>
       <c r="H33" s="122"/>
       <c r="I33" s="124"/>
       <c r="J33" s="125"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10">
       <c r="A34" s="121">
         <v>23</v>
       </c>
       <c r="B34" s="122"/>
       <c r="C34" s="123"/>
       <c r="D34" s="123"/>
       <c r="E34" s="123"/>
       <c r="F34" s="122"/>
       <c r="G34" s="122"/>
       <c r="H34" s="122"/>
       <c r="I34" s="124"/>
       <c r="J34" s="125"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10">
       <c r="A35" s="121">
         <v>24</v>
       </c>
       <c r="B35" s="122"/>
       <c r="C35" s="123"/>
       <c r="D35" s="123"/>
       <c r="E35" s="123"/>
       <c r="F35" s="122"/>
       <c r="G35" s="122"/>
       <c r="H35" s="122"/>
       <c r="I35" s="124"/>
       <c r="J35" s="125"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10">
       <c r="A36" s="121">
         <v>25</v>
       </c>
       <c r="B36" s="122"/>
       <c r="C36" s="123"/>
       <c r="D36" s="123"/>
       <c r="E36" s="123"/>
       <c r="F36" s="122"/>
       <c r="G36" s="122"/>
       <c r="H36" s="122"/>
       <c r="I36" s="124"/>
       <c r="J36" s="125"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10">
       <c r="A37" s="121">
         <v>26</v>
       </c>
       <c r="B37" s="122"/>
       <c r="C37" s="123"/>
       <c r="D37" s="123"/>
       <c r="E37" s="123"/>
       <c r="F37" s="122"/>
       <c r="G37" s="122"/>
       <c r="H37" s="122"/>
       <c r="I37" s="124"/>
       <c r="J37" s="125"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10">
       <c r="A38" s="121">
         <v>27</v>
       </c>
       <c r="B38" s="122"/>
       <c r="C38" s="123"/>
       <c r="D38" s="123"/>
       <c r="E38" s="123"/>
       <c r="F38" s="122"/>
       <c r="G38" s="122"/>
       <c r="H38" s="122"/>
       <c r="I38" s="124"/>
       <c r="J38" s="125"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10">
       <c r="A39" s="121">
         <v>28</v>
       </c>
       <c r="B39" s="122"/>
       <c r="C39" s="123"/>
       <c r="D39" s="123"/>
       <c r="E39" s="123"/>
       <c r="F39" s="122"/>
       <c r="G39" s="122"/>
       <c r="H39" s="122"/>
       <c r="I39" s="124"/>
       <c r="J39" s="125"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10">
       <c r="A40" s="121">
         <v>29</v>
       </c>
       <c r="B40" s="122"/>
       <c r="C40" s="123"/>
       <c r="D40" s="123"/>
       <c r="E40" s="123"/>
       <c r="F40" s="122"/>
       <c r="G40" s="122"/>
       <c r="H40" s="122"/>
       <c r="I40" s="124"/>
       <c r="J40" s="125"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10">
       <c r="A41" s="121">
         <v>30</v>
       </c>
       <c r="B41" s="122"/>
       <c r="C41" s="123"/>
       <c r="D41" s="123"/>
       <c r="E41" s="123"/>
       <c r="F41" s="122"/>
       <c r="G41" s="122"/>
       <c r="H41" s="122"/>
       <c r="I41" s="124"/>
       <c r="J41" s="125"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10">
       <c r="A42" s="121">
         <v>31</v>
       </c>
       <c r="B42" s="122"/>
       <c r="C42" s="123"/>
       <c r="D42" s="123"/>
       <c r="E42" s="123"/>
       <c r="F42" s="122"/>
       <c r="G42" s="122"/>
       <c r="H42" s="122"/>
       <c r="I42" s="124"/>
       <c r="J42" s="125"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10">
       <c r="A43" s="121">
         <v>32</v>
       </c>
       <c r="B43" s="122"/>
       <c r="C43" s="123"/>
       <c r="D43" s="123"/>
       <c r="E43" s="123"/>
       <c r="F43" s="122"/>
       <c r="G43" s="122"/>
       <c r="H43" s="122"/>
       <c r="I43" s="124"/>
       <c r="J43" s="125"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10">
       <c r="A44" s="121">
         <v>33</v>
       </c>
       <c r="B44" s="122"/>
       <c r="C44" s="123"/>
       <c r="D44" s="123"/>
       <c r="E44" s="123"/>
       <c r="F44" s="122"/>
       <c r="G44" s="122"/>
       <c r="H44" s="122"/>
       <c r="I44" s="124"/>
       <c r="J44" s="125"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:10">
       <c r="A45" s="121">
         <v>34</v>
       </c>
       <c r="B45" s="122"/>
       <c r="C45" s="123"/>
       <c r="D45" s="123"/>
       <c r="E45" s="123"/>
       <c r="F45" s="122"/>
       <c r="G45" s="122"/>
       <c r="H45" s="122"/>
       <c r="I45" s="124"/>
       <c r="J45" s="125"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10">
       <c r="A46" s="121">
         <v>35</v>
       </c>
       <c r="B46" s="122"/>
       <c r="C46" s="123"/>
       <c r="D46" s="123"/>
       <c r="E46" s="123"/>
       <c r="F46" s="122"/>
       <c r="G46" s="122"/>
       <c r="H46" s="122"/>
       <c r="I46" s="124"/>
       <c r="J46" s="125"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:10">
       <c r="A47" s="121">
         <v>36</v>
       </c>
       <c r="B47" s="122"/>
       <c r="C47" s="123"/>
       <c r="D47" s="123"/>
       <c r="E47" s="123"/>
       <c r="F47" s="122"/>
       <c r="G47" s="122"/>
       <c r="H47" s="122"/>
       <c r="I47" s="75"/>
       <c r="J47" s="125"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10">
       <c r="A48" s="121">
         <v>37</v>
       </c>
       <c r="B48" s="122"/>
       <c r="C48" s="123"/>
       <c r="D48" s="123"/>
       <c r="E48" s="123"/>
       <c r="F48" s="122"/>
       <c r="G48" s="122"/>
       <c r="H48" s="122"/>
       <c r="I48" s="124"/>
       <c r="J48" s="125"/>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:10">
       <c r="A49" s="121">
         <v>38</v>
       </c>
       <c r="B49" s="122"/>
       <c r="C49" s="123"/>
       <c r="D49" s="123"/>
       <c r="E49" s="123"/>
       <c r="F49" s="122"/>
       <c r="G49" s="122"/>
       <c r="H49" s="122"/>
       <c r="I49" s="124"/>
       <c r="J49" s="125"/>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:10">
       <c r="A50" s="121">
         <v>39</v>
       </c>
       <c r="B50" s="122"/>
       <c r="C50" s="123"/>
       <c r="D50" s="123"/>
       <c r="E50" s="123"/>
       <c r="F50" s="122"/>
       <c r="G50" s="122"/>
       <c r="H50" s="122"/>
       <c r="I50" s="124"/>
       <c r="J50" s="125"/>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:10">
       <c r="A51" s="121">
         <v>40</v>
       </c>
       <c r="B51" s="122"/>
       <c r="C51" s="123"/>
       <c r="D51" s="123"/>
       <c r="E51" s="123"/>
       <c r="F51" s="122"/>
       <c r="G51" s="122"/>
       <c r="H51" s="122"/>
       <c r="I51" s="124"/>
       <c r="J51" s="125"/>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:10">
       <c r="A52" s="121">
         <v>41</v>
       </c>
       <c r="B52" s="122"/>
       <c r="C52" s="123"/>
       <c r="D52" s="123"/>
       <c r="E52" s="123"/>
       <c r="F52" s="122"/>
       <c r="G52" s="122"/>
       <c r="H52" s="122"/>
       <c r="I52" s="124"/>
       <c r="J52" s="125"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:10">
       <c r="A53" s="121">
         <v>42</v>
       </c>
       <c r="B53" s="122"/>
       <c r="C53" s="123"/>
       <c r="D53" s="123"/>
       <c r="E53" s="123"/>
       <c r="F53" s="122"/>
       <c r="G53" s="122"/>
       <c r="H53" s="122"/>
       <c r="I53" s="124"/>
       <c r="J53" s="125"/>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:10">
       <c r="A54" s="121">
         <v>43</v>
       </c>
       <c r="B54" s="122"/>
       <c r="C54" s="123"/>
       <c r="D54" s="123"/>
       <c r="E54" s="123"/>
       <c r="F54" s="122"/>
       <c r="G54" s="122"/>
       <c r="H54" s="122"/>
       <c r="I54" s="124"/>
       <c r="J54" s="125"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:10">
       <c r="A55" s="121">
         <v>44</v>
       </c>
       <c r="B55" s="122"/>
       <c r="C55" s="123"/>
       <c r="D55" s="123"/>
       <c r="E55" s="123"/>
       <c r="F55" s="122"/>
       <c r="G55" s="122"/>
       <c r="H55" s="122"/>
       <c r="I55" s="124"/>
       <c r="J55" s="125"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:10">
       <c r="A56" s="121">
         <v>45</v>
       </c>
       <c r="B56" s="122"/>
       <c r="C56" s="123"/>
       <c r="D56" s="123"/>
       <c r="E56" s="123"/>
       <c r="F56" s="122"/>
       <c r="G56" s="122"/>
       <c r="H56" s="122"/>
       <c r="I56" s="124"/>
       <c r="J56" s="125"/>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:10">
       <c r="A57" s="121">
         <v>46</v>
       </c>
       <c r="B57" s="122"/>
       <c r="C57" s="123"/>
       <c r="D57" s="123"/>
       <c r="E57" s="123"/>
       <c r="F57" s="122"/>
       <c r="G57" s="122"/>
       <c r="H57" s="122"/>
       <c r="I57" s="124"/>
       <c r="J57" s="125"/>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:10">
       <c r="A58" s="121">
         <v>47</v>
       </c>
       <c r="B58" s="122"/>
       <c r="C58" s="123"/>
       <c r="D58" s="123"/>
       <c r="E58" s="123"/>
       <c r="F58" s="122"/>
       <c r="G58" s="122"/>
       <c r="H58" s="122"/>
       <c r="I58" s="124"/>
       <c r="J58" s="125"/>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:10">
       <c r="A59" s="121">
         <v>48</v>
       </c>
       <c r="B59" s="122"/>
       <c r="C59" s="123"/>
       <c r="D59" s="123"/>
       <c r="E59" s="123"/>
       <c r="F59" s="122"/>
       <c r="G59" s="122"/>
       <c r="H59" s="122"/>
       <c r="I59" s="124"/>
       <c r="J59" s="125"/>
     </row>
-    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:10">
       <c r="A60" s="121">
         <v>49</v>
       </c>
       <c r="B60" s="122"/>
       <c r="C60" s="123"/>
       <c r="D60" s="123"/>
       <c r="E60" s="123"/>
       <c r="F60" s="122"/>
       <c r="G60" s="122"/>
       <c r="H60" s="122"/>
       <c r="I60" s="124"/>
       <c r="J60" s="125"/>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:10">
       <c r="A61" s="121">
         <v>50</v>
       </c>
       <c r="B61" s="122"/>
       <c r="C61" s="123"/>
       <c r="D61" s="123"/>
       <c r="E61" s="123"/>
       <c r="F61" s="122"/>
       <c r="G61" s="122"/>
       <c r="H61" s="122"/>
       <c r="I61" s="124"/>
       <c r="J61" s="125"/>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:10">
       <c r="A62" s="121">
         <v>51</v>
       </c>
       <c r="B62" s="122"/>
       <c r="C62" s="123"/>
       <c r="D62" s="123"/>
       <c r="E62" s="123"/>
       <c r="F62" s="122"/>
       <c r="G62" s="122"/>
       <c r="H62" s="122"/>
       <c r="I62" s="124"/>
       <c r="J62" s="125"/>
     </row>
-    <row r="63" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:10" ht="14.4">
       <c r="A63" s="121">
         <v>52</v>
       </c>
       <c r="B63" s="122"/>
       <c r="C63" s="123"/>
       <c r="D63" s="123"/>
       <c r="E63" s="123"/>
       <c r="F63" s="122"/>
       <c r="G63" s="122"/>
       <c r="H63" s="122"/>
       <c r="I63" s="116"/>
       <c r="J63" s="125"/>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:10">
       <c r="A64" s="121">
         <v>53</v>
       </c>
       <c r="B64" s="122"/>
       <c r="C64" s="123"/>
       <c r="D64" s="123"/>
       <c r="E64" s="123"/>
       <c r="F64" s="122"/>
       <c r="G64" s="122"/>
       <c r="H64" s="122"/>
       <c r="I64" s="124"/>
       <c r="J64" s="125"/>
     </row>
-    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:10">
       <c r="A65" s="121">
         <v>54</v>
       </c>
       <c r="B65" s="122"/>
       <c r="C65" s="123"/>
       <c r="D65" s="123"/>
       <c r="E65" s="123"/>
       <c r="F65" s="122"/>
       <c r="G65" s="122"/>
       <c r="H65" s="122"/>
       <c r="I65" s="124"/>
       <c r="J65" s="125"/>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:10">
       <c r="A66" s="121">
         <v>55</v>
       </c>
       <c r="B66" s="122"/>
       <c r="C66" s="123"/>
       <c r="D66" s="123"/>
       <c r="E66" s="123"/>
       <c r="F66" s="122"/>
       <c r="G66" s="122"/>
       <c r="H66" s="122"/>
       <c r="I66" s="124"/>
       <c r="J66" s="125"/>
     </row>
-    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:10">
       <c r="A67" s="121">
         <v>56</v>
       </c>
       <c r="B67" s="122"/>
       <c r="C67" s="123"/>
       <c r="D67" s="123"/>
       <c r="E67" s="123"/>
       <c r="F67" s="122"/>
       <c r="G67" s="122"/>
       <c r="H67" s="122"/>
       <c r="I67" s="124"/>
       <c r="J67" s="125"/>
     </row>
-    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:10">
       <c r="A68" s="121">
         <v>57</v>
       </c>
       <c r="B68" s="122"/>
       <c r="C68" s="123"/>
       <c r="D68" s="123"/>
       <c r="E68" s="123"/>
       <c r="F68" s="122"/>
       <c r="G68" s="122"/>
       <c r="H68" s="122"/>
       <c r="I68" s="124"/>
       <c r="J68" s="125"/>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:10">
       <c r="A69" s="121">
         <v>58</v>
       </c>
       <c r="B69" s="122"/>
       <c r="C69" s="123"/>
       <c r="D69" s="123"/>
       <c r="E69" s="123"/>
       <c r="F69" s="122"/>
       <c r="G69" s="122"/>
       <c r="H69" s="122"/>
       <c r="I69" s="124"/>
       <c r="J69" s="125"/>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:10">
       <c r="A70" s="121">
         <v>59</v>
       </c>
       <c r="B70" s="122"/>
       <c r="C70" s="123"/>
       <c r="D70" s="123"/>
       <c r="E70" s="123"/>
       <c r="F70" s="122"/>
       <c r="G70" s="122"/>
       <c r="H70" s="122"/>
       <c r="I70" s="124"/>
       <c r="J70" s="125"/>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:10">
       <c r="A71" s="121">
         <v>60</v>
       </c>
       <c r="B71" s="122"/>
       <c r="C71" s="123"/>
       <c r="D71" s="123"/>
       <c r="E71" s="123"/>
       <c r="F71" s="122"/>
       <c r="G71" s="122"/>
       <c r="H71" s="122"/>
       <c r="I71" s="124"/>
       <c r="J71" s="125"/>
     </row>
-    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:10">
       <c r="A72" s="121">
         <v>61</v>
       </c>
       <c r="B72" s="122"/>
       <c r="C72" s="123"/>
       <c r="D72" s="123"/>
       <c r="E72" s="123"/>
       <c r="F72" s="122"/>
       <c r="G72" s="122"/>
       <c r="H72" s="122"/>
       <c r="I72" s="124"/>
       <c r="J72" s="125"/>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:10">
       <c r="A73" s="121">
         <v>62</v>
       </c>
       <c r="B73" s="122"/>
       <c r="C73" s="123"/>
       <c r="D73" s="123"/>
       <c r="E73" s="123"/>
       <c r="F73" s="122"/>
       <c r="G73" s="122"/>
       <c r="H73" s="122"/>
       <c r="I73" s="124"/>
       <c r="J73" s="125"/>
     </row>
-    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:10">
       <c r="A74" s="121">
         <v>63</v>
       </c>
       <c r="B74" s="122"/>
       <c r="C74" s="123"/>
       <c r="D74" s="123"/>
       <c r="E74" s="123"/>
       <c r="F74" s="122"/>
       <c r="G74" s="122"/>
       <c r="H74" s="122"/>
       <c r="I74" s="124"/>
       <c r="J74" s="125"/>
     </row>
-    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:10">
       <c r="A75" s="121">
         <v>64</v>
       </c>
       <c r="B75" s="122"/>
       <c r="C75" s="123"/>
       <c r="D75" s="123"/>
       <c r="E75" s="123"/>
       <c r="F75" s="122"/>
       <c r="G75" s="122"/>
       <c r="H75" s="122"/>
       <c r="I75" s="124"/>
       <c r="J75" s="125"/>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:10">
       <c r="A76" s="121">
         <v>65</v>
       </c>
       <c r="B76" s="122"/>
       <c r="C76" s="123"/>
       <c r="D76" s="123"/>
       <c r="E76" s="123"/>
       <c r="F76" s="122"/>
       <c r="G76" s="122"/>
       <c r="H76" s="122"/>
       <c r="I76" s="124"/>
       <c r="J76" s="125"/>
     </row>
-    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:10">
       <c r="A77" s="121">
         <v>66</v>
       </c>
       <c r="B77" s="122"/>
       <c r="C77" s="123"/>
       <c r="D77" s="123"/>
       <c r="E77" s="123"/>
       <c r="F77" s="122"/>
       <c r="G77" s="122"/>
       <c r="H77" s="122"/>
       <c r="I77" s="124"/>
       <c r="J77" s="125"/>
     </row>
-    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:10">
       <c r="A78" s="121">
         <v>67</v>
       </c>
       <c r="B78" s="122"/>
       <c r="C78" s="123"/>
       <c r="D78" s="123"/>
       <c r="E78" s="123"/>
       <c r="F78" s="122"/>
       <c r="G78" s="122"/>
       <c r="H78" s="122"/>
       <c r="I78" s="124"/>
       <c r="J78" s="125"/>
     </row>
-    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:10">
       <c r="A79" s="121">
         <v>68</v>
       </c>
       <c r="B79" s="122"/>
       <c r="C79" s="123"/>
       <c r="D79" s="123"/>
       <c r="E79" s="123"/>
       <c r="F79" s="127"/>
       <c r="G79" s="122"/>
       <c r="H79" s="122"/>
       <c r="I79" s="128"/>
       <c r="J79" s="125"/>
     </row>
-    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:10">
       <c r="A80" s="129">
         <v>69</v>
       </c>
       <c r="B80" s="130"/>
       <c r="C80" s="123"/>
       <c r="D80" s="123"/>
       <c r="E80" s="123"/>
       <c r="F80" s="130"/>
       <c r="G80" s="130"/>
       <c r="H80" s="131"/>
       <c r="I80" s="132"/>
       <c r="J80" s="133"/>
     </row>
-    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:10">
       <c r="A81" s="129">
         <v>70</v>
       </c>
       <c r="B81" s="134"/>
       <c r="C81" s="123"/>
       <c r="D81" s="123"/>
       <c r="E81" s="123"/>
       <c r="F81" s="134"/>
       <c r="G81" s="130"/>
       <c r="H81" s="135"/>
       <c r="I81" s="132"/>
       <c r="J81" s="133"/>
     </row>
-    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:10">
       <c r="A82" s="129">
         <v>71</v>
       </c>
       <c r="B82" s="136"/>
       <c r="C82" s="123"/>
       <c r="D82" s="123"/>
       <c r="E82" s="123"/>
       <c r="F82" s="136"/>
       <c r="G82" s="130"/>
       <c r="H82" s="135"/>
       <c r="I82" s="132"/>
       <c r="J82" s="133"/>
     </row>
-    <row r="83" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:10">
       <c r="A83" s="129">
         <v>72</v>
       </c>
       <c r="B83" s="136"/>
       <c r="C83" s="123"/>
       <c r="D83" s="123"/>
       <c r="E83" s="123"/>
       <c r="F83" s="136"/>
       <c r="G83" s="130"/>
       <c r="H83" s="135"/>
       <c r="I83" s="132"/>
       <c r="J83" s="133"/>
     </row>
-    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:10">
       <c r="A84" s="129">
         <v>73</v>
       </c>
       <c r="B84" s="136"/>
       <c r="C84" s="123"/>
       <c r="D84" s="123"/>
       <c r="E84" s="123"/>
       <c r="F84" s="136"/>
       <c r="G84" s="130"/>
       <c r="H84" s="135"/>
       <c r="I84" s="132"/>
       <c r="J84" s="133"/>
     </row>
-    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:10">
       <c r="A85" s="129">
         <v>74</v>
       </c>
       <c r="B85" s="136"/>
       <c r="C85" s="123"/>
       <c r="D85" s="123"/>
       <c r="E85" s="123"/>
       <c r="F85" s="136"/>
       <c r="G85" s="130"/>
       <c r="H85" s="135"/>
       <c r="I85" s="132"/>
       <c r="J85" s="133"/>
     </row>
   </sheetData>
   <autoFilter ref="A11:K11" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
   <mergeCells count="8">
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C12:E85" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>$B$6:$B$7</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="landscape"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="J12" sqref="J12:J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.83203125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="27.44140625" style="1" customWidth="1"/>
+    <col min="3" max="5" width="8.88671875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="40.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="40.88671875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="18.44140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="119" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10">
       <c r="A2" s="119"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10">
       <c r="A3" s="119" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" hidden="1"/>
+    <row r="5" spans="1:10" hidden="1">
       <c r="B5" s="1" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="6" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" hidden="1"/>
+    <row r="7" spans="1:10" hidden="1">
       <c r="B7" s="1" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="8" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" hidden="1"/>
+    <row r="9" spans="1:10" ht="23.25" customHeight="1">
       <c r="A9" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="269" t="s">
         <v>306</v>
       </c>
       <c r="C9" s="269" t="s">
         <v>307</v>
       </c>
       <c r="D9" s="269"/>
       <c r="E9" s="269"/>
       <c r="F9" s="269" t="s">
         <v>308</v>
       </c>
       <c r="G9" s="269" t="s">
         <v>309</v>
       </c>
       <c r="H9" s="269" t="s">
         <v>310</v>
       </c>
       <c r="I9" s="269" t="s">
         <v>311</v>
       </c>
       <c r="J9" s="269" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="38.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" ht="38.4" customHeight="1">
       <c r="A10" s="269"/>
       <c r="B10" s="269"/>
       <c r="C10" s="25" t="s">
         <v>179</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>313</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>314</v>
       </c>
       <c r="F10" s="269"/>
       <c r="G10" s="269"/>
       <c r="H10" s="269"/>
       <c r="I10" s="269"/>
       <c r="J10" s="269"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="74">
         <v>1</v>
       </c>
       <c r="B11" s="74">
         <v>2</v>
       </c>
       <c r="C11" s="74">
         <v>3</v>
       </c>
       <c r="D11" s="74">
         <v>4</v>
       </c>
       <c r="E11" s="74">
         <v>5</v>
       </c>
       <c r="F11" s="74">
         <v>6</v>
       </c>
       <c r="G11" s="74">
         <v>7</v>
       </c>
       <c r="H11" s="74">
         <v>8</v>
       </c>
       <c r="I11" s="74">
         <v>9</v>
       </c>
       <c r="J11" s="74">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="34">
         <v>1</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="137"/>
       <c r="G12" s="35"/>
       <c r="H12" s="35"/>
       <c r="I12" s="95"/>
       <c r="J12" s="138"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="34">
         <v>2</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="137"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="95"/>
       <c r="J13" s="138"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="34">
         <v>3</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="139"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="95"/>
       <c r="J14" s="138"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="34">
         <v>4</v>
       </c>
       <c r="B15" s="35"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="95"/>
       <c r="J15" s="138"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="34">
         <v>5</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="95"/>
       <c r="J16" s="138"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="34">
         <v>6</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="137"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="95"/>
       <c r="J17" s="138"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="34">
         <v>7</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="95"/>
       <c r="J18" s="138"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="34">
         <v>8</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="139"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="95"/>
       <c r="J19" s="138"/>
     </row>
-    <row r="20" spans="1:10" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="135.75" customHeight="1">
       <c r="A20" s="34">
         <v>9</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="95"/>
       <c r="J20" s="138"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="A21" s="34">
         <v>10</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="95"/>
       <c r="J21" s="138"/>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="A22" s="34">
         <v>11</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="95"/>
       <c r="J22" s="138"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10">
       <c r="A23" s="34">
         <v>12</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="137"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="95"/>
       <c r="J23" s="138"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10">
       <c r="A24" s="34">
         <v>13</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="95"/>
       <c r="J24" s="138"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10">
       <c r="A25" s="34">
         <v>14</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="137"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="95"/>
       <c r="J25" s="138"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10">
       <c r="A26" s="34">
         <v>15</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="95"/>
       <c r="J26" s="138"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10">
       <c r="A27" s="34">
         <v>16</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="137"/>
       <c r="G27" s="35"/>
       <c r="H27" s="140"/>
       <c r="I27" s="95"/>
       <c r="J27" s="138"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10">
       <c r="C29" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <conditionalFormatting sqref="C14">
     <cfRule type="duplicateValues" dxfId="97" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15">
     <cfRule type="duplicateValues" dxfId="96" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
     <cfRule type="duplicateValues" dxfId="95" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17">
     <cfRule type="duplicateValues" dxfId="94" priority="3"/>
   </conditionalFormatting>
@@ -19443,1309 +19340,1309 @@
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C12:E27" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>$B$6:$B$7</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="landscape"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O94"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="40" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G92" sqref="G92"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="4.1640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" style="1" customWidth="1"/>
     <col min="7" max="7" width="59.33203125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.33203125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="11.5" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="8.83203125" style="1"/>
+    <col min="10" max="10" width="11.44140625" style="6" customWidth="1"/>
+    <col min="11" max="11" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="119" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10">
       <c r="A2" s="119"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10">
       <c r="A3" s="119" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="13.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" ht="13.65" hidden="1" customHeight="1"/>
+    <row r="5" spans="1:10" hidden="1">
       <c r="B5" s="1" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="6" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" hidden="1"/>
+    <row r="7" spans="1:10" hidden="1">
       <c r="B7" s="1" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="8" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" hidden="1"/>
+    <row r="9" spans="1:10" ht="23.25" customHeight="1">
       <c r="A9" s="269" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="269" t="s">
         <v>306</v>
       </c>
       <c r="C9" s="269" t="s">
         <v>307</v>
       </c>
       <c r="D9" s="269"/>
       <c r="E9" s="269"/>
       <c r="F9" s="269" t="s">
         <v>308</v>
       </c>
       <c r="G9" s="269" t="s">
         <v>309</v>
       </c>
       <c r="H9" s="269" t="s">
         <v>310</v>
       </c>
       <c r="I9" s="269" t="s">
         <v>311</v>
       </c>
       <c r="J9" s="269" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="38.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" ht="38.4" customHeight="1">
       <c r="A10" s="269"/>
       <c r="B10" s="269"/>
       <c r="C10" s="25" t="s">
         <v>179</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>313</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>314</v>
       </c>
       <c r="F10" s="269"/>
       <c r="G10" s="269"/>
       <c r="H10" s="269"/>
       <c r="I10" s="269"/>
       <c r="J10" s="269"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="74">
         <v>1</v>
       </c>
       <c r="B11" s="74">
         <v>2</v>
       </c>
       <c r="C11" s="74">
         <v>3</v>
       </c>
       <c r="D11" s="74">
         <v>4</v>
       </c>
       <c r="E11" s="74">
         <v>5</v>
       </c>
       <c r="F11" s="74">
         <v>6</v>
       </c>
       <c r="G11" s="74">
         <v>7</v>
       </c>
       <c r="H11" s="74">
         <v>8</v>
       </c>
       <c r="I11" s="74">
         <v>9</v>
       </c>
       <c r="J11" s="74">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="121">
         <v>1</v>
       </c>
       <c r="B12" s="122"/>
       <c r="C12" s="123"/>
       <c r="D12" s="123"/>
       <c r="E12" s="123"/>
       <c r="F12" s="122"/>
       <c r="G12" s="122"/>
       <c r="H12" s="122"/>
       <c r="I12" s="132"/>
       <c r="J12" s="125"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="121">
         <v>2</v>
       </c>
       <c r="B13" s="122"/>
       <c r="C13" s="123"/>
       <c r="D13" s="123"/>
       <c r="E13" s="123"/>
       <c r="F13" s="122"/>
       <c r="G13" s="122"/>
       <c r="H13" s="122"/>
       <c r="I13" s="132"/>
       <c r="J13" s="125"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="121">
         <v>3</v>
       </c>
       <c r="B14" s="122"/>
       <c r="C14" s="123"/>
       <c r="D14" s="123"/>
       <c r="E14" s="123"/>
       <c r="F14" s="122"/>
       <c r="G14" s="122"/>
       <c r="H14" s="122"/>
       <c r="I14" s="146"/>
       <c r="J14" s="125"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="121">
         <v>4</v>
       </c>
       <c r="B15" s="122"/>
       <c r="C15" s="123"/>
       <c r="D15" s="123"/>
       <c r="E15" s="123"/>
       <c r="F15" s="122"/>
       <c r="G15" s="122"/>
       <c r="H15" s="122"/>
       <c r="I15" s="132"/>
       <c r="J15" s="125"/>
     </row>
-    <row r="16" spans="1:10" ht="44.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="44.4" customHeight="1">
       <c r="A16" s="121">
         <v>5</v>
       </c>
       <c r="B16" s="122"/>
       <c r="C16" s="123"/>
       <c r="D16" s="123"/>
       <c r="E16" s="123"/>
       <c r="F16" s="122"/>
       <c r="G16" s="122"/>
       <c r="H16" s="122"/>
       <c r="I16" s="132"/>
       <c r="J16" s="125"/>
     </row>
-    <row r="17" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="45.75" customHeight="1">
       <c r="A17" s="121">
         <v>6</v>
       </c>
       <c r="B17" s="122"/>
       <c r="C17" s="123"/>
       <c r="D17" s="123"/>
       <c r="E17" s="123"/>
       <c r="F17" s="122"/>
       <c r="G17" s="122"/>
       <c r="H17" s="122"/>
       <c r="I17" s="132"/>
       <c r="J17" s="125"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:15">
       <c r="A18" s="147">
         <v>7</v>
       </c>
       <c r="B18" s="130"/>
       <c r="C18" s="123"/>
       <c r="D18" s="123"/>
       <c r="E18" s="123"/>
       <c r="F18" s="130"/>
       <c r="G18" s="148"/>
       <c r="H18" s="149"/>
       <c r="I18" s="150"/>
       <c r="J18" s="125"/>
       <c r="M18" s="82"/>
       <c r="N18" s="82"/>
       <c r="O18" s="82"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15">
       <c r="A19" s="121">
         <v>8</v>
       </c>
       <c r="B19" s="122"/>
       <c r="C19" s="123"/>
       <c r="D19" s="123"/>
       <c r="E19" s="123"/>
       <c r="F19" s="122"/>
       <c r="G19" s="122"/>
       <c r="H19" s="122"/>
       <c r="I19" s="132"/>
       <c r="J19" s="125"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15">
       <c r="A20" s="147">
         <v>9</v>
       </c>
       <c r="B20" s="122"/>
       <c r="C20" s="123"/>
       <c r="D20" s="123"/>
       <c r="E20" s="123"/>
       <c r="F20" s="122"/>
       <c r="G20" s="122"/>
       <c r="H20" s="122"/>
       <c r="I20" s="132"/>
       <c r="J20" s="125"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15">
       <c r="A21" s="121">
         <v>10</v>
       </c>
       <c r="B21" s="122"/>
       <c r="C21" s="123"/>
       <c r="D21" s="123"/>
       <c r="E21" s="123"/>
       <c r="F21" s="122"/>
       <c r="G21" s="122"/>
       <c r="H21" s="122"/>
       <c r="I21" s="132"/>
       <c r="J21" s="125"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15">
       <c r="A22" s="147">
         <v>11</v>
       </c>
       <c r="B22" s="122"/>
       <c r="C22" s="123"/>
       <c r="D22" s="123"/>
       <c r="E22" s="123"/>
       <c r="F22" s="122"/>
       <c r="G22" s="122"/>
       <c r="H22" s="122"/>
       <c r="I22" s="132"/>
       <c r="J22" s="125"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15">
       <c r="A23" s="121">
         <v>12</v>
       </c>
       <c r="B23" s="122"/>
       <c r="C23" s="123"/>
       <c r="D23" s="123"/>
       <c r="E23" s="123"/>
       <c r="F23" s="122"/>
       <c r="G23" s="122"/>
       <c r="H23" s="122"/>
       <c r="I23" s="132"/>
       <c r="J23" s="125"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15">
       <c r="A24" s="147">
         <v>13</v>
       </c>
       <c r="B24" s="122"/>
       <c r="C24" s="123"/>
       <c r="D24" s="123"/>
       <c r="E24" s="123"/>
       <c r="F24" s="122"/>
       <c r="G24" s="122"/>
       <c r="H24" s="122"/>
       <c r="I24" s="132"/>
       <c r="J24" s="125"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15">
       <c r="A25" s="121">
         <v>14</v>
       </c>
       <c r="B25" s="122"/>
       <c r="C25" s="123"/>
       <c r="D25" s="123"/>
       <c r="E25" s="123"/>
       <c r="F25" s="122"/>
       <c r="G25" s="122"/>
       <c r="H25" s="122"/>
       <c r="I25" s="132"/>
       <c r="J25" s="125"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15">
       <c r="A26" s="147">
         <v>15</v>
       </c>
       <c r="B26" s="122"/>
       <c r="C26" s="123"/>
       <c r="D26" s="123"/>
       <c r="E26" s="123"/>
       <c r="F26" s="122"/>
       <c r="G26" s="122"/>
       <c r="H26" s="122"/>
       <c r="I26" s="132"/>
       <c r="J26" s="125"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15">
       <c r="A27" s="121">
         <v>16</v>
       </c>
       <c r="B27" s="122"/>
       <c r="C27" s="123"/>
       <c r="D27" s="123"/>
       <c r="E27" s="123"/>
       <c r="F27" s="122"/>
       <c r="G27" s="122"/>
       <c r="H27" s="122"/>
       <c r="I27" s="132"/>
       <c r="J27" s="125"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15">
       <c r="A28" s="147">
         <v>17</v>
       </c>
       <c r="B28" s="122"/>
       <c r="C28" s="123"/>
       <c r="D28" s="123"/>
       <c r="E28" s="123"/>
       <c r="F28" s="122"/>
       <c r="G28" s="122"/>
       <c r="H28" s="122"/>
       <c r="I28" s="132"/>
       <c r="J28" s="125"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15">
       <c r="A29" s="121">
         <v>18</v>
       </c>
       <c r="B29" s="122"/>
       <c r="C29" s="123"/>
       <c r="D29" s="123"/>
       <c r="E29" s="123"/>
       <c r="F29" s="122"/>
       <c r="G29" s="122"/>
       <c r="H29" s="122"/>
       <c r="I29" s="132"/>
       <c r="J29" s="125"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15">
       <c r="A30" s="147">
         <v>19</v>
       </c>
       <c r="B30" s="122"/>
       <c r="C30" s="123"/>
       <c r="D30" s="123"/>
       <c r="E30" s="123"/>
       <c r="F30" s="122"/>
       <c r="G30" s="122"/>
       <c r="H30" s="122"/>
       <c r="I30" s="151"/>
       <c r="J30" s="125"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15">
       <c r="A31" s="121">
         <v>20</v>
       </c>
       <c r="B31" s="122"/>
       <c r="C31" s="123"/>
       <c r="D31" s="123"/>
       <c r="E31" s="123"/>
       <c r="F31" s="122"/>
       <c r="G31" s="122"/>
       <c r="H31" s="122"/>
       <c r="I31" s="132"/>
       <c r="J31" s="125"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15">
       <c r="A32" s="147">
         <v>21</v>
       </c>
       <c r="B32" s="122"/>
       <c r="C32" s="123"/>
       <c r="D32" s="123"/>
       <c r="E32" s="123"/>
       <c r="F32" s="122"/>
       <c r="G32" s="122"/>
       <c r="H32" s="122"/>
       <c r="I32" s="132"/>
       <c r="J32" s="125"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10">
       <c r="A33" s="121">
         <v>22</v>
       </c>
       <c r="B33" s="122"/>
       <c r="C33" s="123"/>
       <c r="D33" s="123"/>
       <c r="E33" s="123"/>
       <c r="F33" s="122"/>
       <c r="G33" s="122"/>
       <c r="H33" s="122"/>
       <c r="I33" s="132"/>
       <c r="J33" s="125"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10">
       <c r="A34" s="147">
         <v>23</v>
       </c>
       <c r="B34" s="122"/>
       <c r="C34" s="123"/>
       <c r="D34" s="123"/>
       <c r="E34" s="123"/>
       <c r="F34" s="122"/>
       <c r="G34" s="122"/>
       <c r="H34" s="122"/>
       <c r="I34" s="132"/>
       <c r="J34" s="125"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10">
       <c r="A35" s="121">
         <v>24</v>
       </c>
       <c r="B35" s="122"/>
       <c r="C35" s="123"/>
       <c r="D35" s="123"/>
       <c r="E35" s="123"/>
       <c r="F35" s="122"/>
       <c r="G35" s="122"/>
       <c r="H35" s="122"/>
       <c r="I35" s="132"/>
       <c r="J35" s="125"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10">
       <c r="A36" s="147">
         <v>25</v>
       </c>
       <c r="B36" s="122"/>
       <c r="C36" s="123"/>
       <c r="D36" s="123"/>
       <c r="E36" s="123"/>
       <c r="F36" s="122"/>
       <c r="G36" s="122"/>
       <c r="H36" s="122"/>
       <c r="I36" s="132"/>
       <c r="J36" s="125"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10">
       <c r="A37" s="121">
         <v>26</v>
       </c>
       <c r="B37" s="122"/>
       <c r="C37" s="123"/>
       <c r="D37" s="123"/>
       <c r="E37" s="123"/>
       <c r="F37" s="122"/>
       <c r="G37" s="122"/>
       <c r="H37" s="122"/>
       <c r="I37" s="132"/>
       <c r="J37" s="125"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10">
       <c r="A38" s="147">
         <v>27</v>
       </c>
       <c r="B38" s="122"/>
       <c r="C38" s="123"/>
       <c r="D38" s="123"/>
       <c r="E38" s="123"/>
       <c r="F38" s="122"/>
       <c r="G38" s="122"/>
       <c r="H38" s="122"/>
       <c r="I38" s="132"/>
       <c r="J38" s="125"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10">
       <c r="A39" s="121">
         <v>28</v>
       </c>
       <c r="B39" s="122"/>
       <c r="C39" s="123"/>
       <c r="D39" s="123"/>
       <c r="E39" s="123"/>
       <c r="F39" s="122"/>
       <c r="G39" s="122"/>
       <c r="H39" s="122"/>
       <c r="I39" s="132"/>
       <c r="J39" s="125"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10">
       <c r="A40" s="147">
         <v>29</v>
       </c>
       <c r="B40" s="122"/>
       <c r="C40" s="123"/>
       <c r="D40" s="123"/>
       <c r="E40" s="123"/>
       <c r="F40" s="122"/>
       <c r="G40" s="122"/>
       <c r="H40" s="122"/>
       <c r="I40" s="132"/>
       <c r="J40" s="125"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10">
       <c r="A41" s="121">
         <v>30</v>
       </c>
       <c r="B41" s="122"/>
       <c r="C41" s="123"/>
       <c r="D41" s="123"/>
       <c r="E41" s="123"/>
       <c r="F41" s="122"/>
       <c r="G41" s="122"/>
       <c r="H41" s="122"/>
       <c r="I41" s="132"/>
       <c r="J41" s="125"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10">
       <c r="A42" s="147">
         <v>31</v>
       </c>
       <c r="B42" s="122"/>
       <c r="C42" s="123"/>
       <c r="D42" s="123"/>
       <c r="E42" s="123"/>
       <c r="F42" s="122"/>
       <c r="G42" s="122"/>
       <c r="H42" s="122"/>
       <c r="I42" s="132"/>
       <c r="J42" s="125"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10">
       <c r="A43" s="121">
         <v>32</v>
       </c>
       <c r="B43" s="122"/>
       <c r="C43" s="123"/>
       <c r="D43" s="123"/>
       <c r="E43" s="123"/>
       <c r="F43" s="122"/>
       <c r="G43" s="122"/>
       <c r="H43" s="122"/>
       <c r="I43" s="132"/>
       <c r="J43" s="125"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10">
       <c r="A44" s="147">
         <v>33</v>
       </c>
       <c r="B44" s="122"/>
       <c r="C44" s="123"/>
       <c r="D44" s="123"/>
       <c r="E44" s="123"/>
       <c r="F44" s="122"/>
       <c r="G44" s="122"/>
       <c r="H44" s="122"/>
       <c r="I44" s="132"/>
       <c r="J44" s="125"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:10">
       <c r="A45" s="121">
         <v>34</v>
       </c>
       <c r="B45" s="122"/>
       <c r="C45" s="123"/>
       <c r="D45" s="123"/>
       <c r="E45" s="123"/>
       <c r="F45" s="122"/>
       <c r="G45" s="122"/>
       <c r="H45" s="122"/>
       <c r="I45" s="132"/>
       <c r="J45" s="125"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10">
       <c r="A46" s="147">
         <v>35</v>
       </c>
       <c r="B46" s="122"/>
       <c r="C46" s="123"/>
       <c r="D46" s="123"/>
       <c r="E46" s="123"/>
       <c r="F46" s="122"/>
       <c r="G46" s="122"/>
       <c r="H46" s="122"/>
       <c r="I46" s="132"/>
       <c r="J46" s="125"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:10">
       <c r="A47" s="121">
         <v>36</v>
       </c>
       <c r="B47" s="122"/>
       <c r="C47" s="123"/>
       <c r="D47" s="123"/>
       <c r="E47" s="123"/>
       <c r="F47" s="122"/>
       <c r="G47" s="122"/>
       <c r="H47" s="122"/>
       <c r="I47" s="132"/>
       <c r="J47" s="125"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10">
       <c r="A48" s="147">
         <v>37</v>
       </c>
       <c r="B48" s="122"/>
       <c r="C48" s="123"/>
       <c r="D48" s="123"/>
       <c r="E48" s="123"/>
       <c r="F48" s="122"/>
       <c r="G48" s="122"/>
       <c r="H48" s="122"/>
       <c r="I48" s="132"/>
       <c r="J48" s="125"/>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:10">
       <c r="A49" s="121">
         <v>38</v>
       </c>
       <c r="B49" s="122"/>
       <c r="C49" s="123"/>
       <c r="D49" s="123"/>
       <c r="E49" s="123"/>
       <c r="F49" s="122"/>
       <c r="G49" s="122"/>
       <c r="H49" s="122"/>
       <c r="I49" s="132"/>
       <c r="J49" s="125"/>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:10">
       <c r="A50" s="147">
         <v>39</v>
       </c>
       <c r="B50" s="122"/>
       <c r="C50" s="123"/>
       <c r="D50" s="123"/>
       <c r="E50" s="123"/>
       <c r="F50" s="122"/>
       <c r="G50" s="122"/>
       <c r="H50" s="122"/>
       <c r="I50" s="132"/>
       <c r="J50" s="125"/>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:10">
       <c r="A51" s="121">
         <v>40</v>
       </c>
       <c r="B51" s="122"/>
       <c r="C51" s="123"/>
       <c r="D51" s="123"/>
       <c r="E51" s="123"/>
       <c r="F51" s="122"/>
       <c r="G51" s="122"/>
       <c r="H51" s="122"/>
       <c r="I51" s="132"/>
       <c r="J51" s="125"/>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:10">
       <c r="A52" s="147">
         <v>41</v>
       </c>
       <c r="B52" s="122"/>
       <c r="C52" s="123"/>
       <c r="D52" s="123"/>
       <c r="E52" s="123"/>
       <c r="F52" s="122"/>
       <c r="G52" s="122"/>
       <c r="H52" s="122"/>
       <c r="I52" s="132"/>
       <c r="J52" s="125"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:10">
       <c r="A53" s="121">
         <v>42</v>
       </c>
       <c r="B53" s="122"/>
       <c r="C53" s="123"/>
       <c r="D53" s="123"/>
       <c r="E53" s="123"/>
       <c r="F53" s="122"/>
       <c r="G53" s="122"/>
       <c r="H53" s="122"/>
       <c r="I53" s="132"/>
       <c r="J53" s="125"/>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:10">
       <c r="A54" s="147">
         <v>43</v>
       </c>
       <c r="B54" s="122"/>
       <c r="C54" s="123"/>
       <c r="D54" s="123"/>
       <c r="E54" s="123"/>
       <c r="F54" s="122"/>
       <c r="G54" s="122"/>
       <c r="H54" s="122"/>
       <c r="I54" s="124"/>
       <c r="J54" s="125"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:10">
       <c r="A55" s="121">
         <v>44</v>
       </c>
       <c r="B55" s="122"/>
       <c r="C55" s="123"/>
       <c r="D55" s="123"/>
       <c r="E55" s="123"/>
       <c r="F55" s="122"/>
       <c r="G55" s="122"/>
       <c r="H55" s="122"/>
       <c r="I55" s="132"/>
       <c r="J55" s="125"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:10">
       <c r="A56" s="147">
         <v>45</v>
       </c>
       <c r="B56" s="122"/>
       <c r="C56" s="123"/>
       <c r="D56" s="123"/>
       <c r="E56" s="123"/>
       <c r="F56" s="122"/>
       <c r="G56" s="122"/>
       <c r="H56" s="122"/>
       <c r="I56" s="132"/>
       <c r="J56" s="125"/>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:10">
       <c r="A57" s="121">
         <v>46</v>
       </c>
       <c r="B57" s="122"/>
       <c r="C57" s="123"/>
       <c r="D57" s="123"/>
       <c r="E57" s="123"/>
       <c r="F57" s="122"/>
       <c r="G57" s="122"/>
       <c r="H57" s="122"/>
       <c r="I57" s="132"/>
       <c r="J57" s="125"/>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:10">
       <c r="A58" s="147">
         <v>47</v>
       </c>
       <c r="B58" s="122"/>
       <c r="C58" s="123"/>
       <c r="D58" s="123"/>
       <c r="E58" s="123"/>
       <c r="F58" s="122"/>
       <c r="G58" s="122"/>
       <c r="H58" s="122"/>
       <c r="I58" s="132"/>
       <c r="J58" s="125"/>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:10">
       <c r="A59" s="121">
         <v>48</v>
       </c>
       <c r="B59" s="122"/>
       <c r="C59" s="123"/>
       <c r="D59" s="123"/>
       <c r="E59" s="123"/>
       <c r="F59" s="122"/>
       <c r="G59" s="122"/>
       <c r="H59" s="122"/>
       <c r="I59" s="132"/>
       <c r="J59" s="125"/>
     </row>
-    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:10">
       <c r="A60" s="147">
         <v>49</v>
       </c>
       <c r="B60" s="122"/>
       <c r="C60" s="123"/>
       <c r="D60" s="123"/>
       <c r="E60" s="123"/>
       <c r="F60" s="122"/>
       <c r="G60" s="122"/>
       <c r="H60" s="122"/>
       <c r="I60" s="132"/>
       <c r="J60" s="125"/>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:10">
       <c r="A61" s="121">
         <v>50</v>
       </c>
       <c r="B61" s="122"/>
       <c r="C61" s="123"/>
       <c r="D61" s="123"/>
       <c r="E61" s="123"/>
       <c r="F61" s="122"/>
       <c r="G61" s="122"/>
       <c r="H61" s="122"/>
       <c r="I61" s="132"/>
       <c r="J61" s="125"/>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:10">
       <c r="A62" s="147">
         <v>51</v>
       </c>
       <c r="B62" s="122"/>
       <c r="C62" s="123"/>
       <c r="D62" s="123"/>
       <c r="E62" s="123"/>
       <c r="F62" s="122"/>
       <c r="G62" s="122"/>
       <c r="H62" s="122"/>
       <c r="I62" s="132"/>
       <c r="J62" s="125"/>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:10">
       <c r="A63" s="121">
         <v>52</v>
       </c>
       <c r="B63" s="122"/>
       <c r="C63" s="123"/>
       <c r="D63" s="123"/>
       <c r="E63" s="123"/>
       <c r="F63" s="122"/>
       <c r="G63" s="122"/>
       <c r="H63" s="122"/>
       <c r="I63" s="132"/>
       <c r="J63" s="125"/>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:10">
       <c r="A64" s="147">
         <v>53</v>
       </c>
       <c r="B64" s="122"/>
       <c r="C64" s="123"/>
       <c r="D64" s="123"/>
       <c r="E64" s="123"/>
       <c r="F64" s="122"/>
       <c r="G64" s="122"/>
       <c r="H64" s="122"/>
       <c r="I64" s="132"/>
       <c r="J64" s="125"/>
     </row>
-    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:10">
       <c r="A65" s="121">
         <v>54</v>
       </c>
       <c r="B65" s="122"/>
       <c r="C65" s="123"/>
       <c r="D65" s="123"/>
       <c r="E65" s="123"/>
       <c r="F65" s="122"/>
       <c r="G65" s="122"/>
       <c r="H65" s="122"/>
       <c r="I65" s="132"/>
       <c r="J65" s="125"/>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:10">
       <c r="A66" s="147">
         <v>55</v>
       </c>
       <c r="B66" s="122"/>
       <c r="C66" s="123"/>
       <c r="D66" s="123"/>
       <c r="E66" s="123"/>
       <c r="F66" s="122"/>
       <c r="G66" s="122"/>
       <c r="H66" s="122"/>
       <c r="I66" s="132"/>
       <c r="J66" s="125"/>
     </row>
-    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:10">
       <c r="A67" s="121">
         <v>56</v>
       </c>
       <c r="B67" s="122"/>
       <c r="C67" s="123"/>
       <c r="D67" s="123"/>
       <c r="E67" s="123"/>
       <c r="F67" s="122"/>
       <c r="G67" s="122"/>
       <c r="H67" s="122"/>
       <c r="I67" s="132"/>
       <c r="J67" s="125"/>
     </row>
-    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:10">
       <c r="A68" s="147">
         <v>57</v>
       </c>
       <c r="B68" s="122"/>
       <c r="C68" s="123"/>
       <c r="D68" s="123"/>
       <c r="E68" s="123"/>
       <c r="F68" s="122"/>
       <c r="G68" s="122"/>
       <c r="H68" s="122"/>
       <c r="I68" s="132"/>
       <c r="J68" s="125"/>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:10">
       <c r="A69" s="121">
         <v>58</v>
       </c>
       <c r="B69" s="122"/>
       <c r="C69" s="123"/>
       <c r="D69" s="123"/>
       <c r="E69" s="123"/>
       <c r="F69" s="122"/>
       <c r="G69" s="122"/>
       <c r="H69" s="122"/>
       <c r="I69" s="132"/>
       <c r="J69" s="125"/>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:10">
       <c r="A70" s="147">
         <v>59</v>
       </c>
       <c r="B70" s="122"/>
       <c r="C70" s="123"/>
       <c r="D70" s="123"/>
       <c r="E70" s="123"/>
       <c r="F70" s="122"/>
       <c r="G70" s="122"/>
       <c r="H70" s="122"/>
       <c r="I70" s="132"/>
       <c r="J70" s="125"/>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:10">
       <c r="A71" s="121">
         <v>60</v>
       </c>
       <c r="B71" s="122"/>
       <c r="C71" s="123"/>
       <c r="D71" s="123"/>
       <c r="E71" s="123"/>
       <c r="F71" s="122"/>
       <c r="G71" s="122"/>
       <c r="H71" s="122"/>
       <c r="I71" s="132"/>
       <c r="J71" s="125"/>
     </row>
-    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:10">
       <c r="A72" s="147">
         <v>61</v>
       </c>
       <c r="B72" s="122"/>
       <c r="C72" s="123"/>
       <c r="D72" s="123"/>
       <c r="E72" s="123"/>
       <c r="F72" s="122"/>
       <c r="G72" s="122"/>
       <c r="H72" s="122"/>
       <c r="I72" s="132"/>
       <c r="J72" s="125"/>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:10">
       <c r="A73" s="121">
         <v>62</v>
       </c>
       <c r="B73" s="122"/>
       <c r="C73" s="123"/>
       <c r="D73" s="123"/>
       <c r="E73" s="123"/>
       <c r="F73" s="122"/>
       <c r="G73" s="122"/>
       <c r="H73" s="122"/>
       <c r="I73" s="132"/>
       <c r="J73" s="125"/>
     </row>
-    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:10">
       <c r="A74" s="147">
         <v>63</v>
       </c>
       <c r="B74" s="122"/>
       <c r="C74" s="123"/>
       <c r="D74" s="123"/>
       <c r="E74" s="123"/>
       <c r="F74" s="122"/>
       <c r="G74" s="122"/>
       <c r="H74" s="122"/>
       <c r="I74" s="132"/>
       <c r="J74" s="125"/>
     </row>
-    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:10">
       <c r="A75" s="121">
         <v>64</v>
       </c>
       <c r="B75" s="122"/>
       <c r="C75" s="123"/>
       <c r="D75" s="123"/>
       <c r="E75" s="123"/>
       <c r="F75" s="122"/>
       <c r="G75" s="122"/>
       <c r="H75" s="122"/>
       <c r="I75" s="132"/>
       <c r="J75" s="125"/>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:10">
       <c r="A76" s="147">
         <v>65</v>
       </c>
       <c r="B76" s="122"/>
       <c r="C76" s="123"/>
       <c r="D76" s="123"/>
       <c r="E76" s="123"/>
       <c r="F76" s="122"/>
       <c r="G76" s="122"/>
       <c r="H76" s="122"/>
       <c r="I76" s="165"/>
       <c r="J76" s="125"/>
     </row>
-    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:10">
       <c r="A77" s="121">
         <v>66</v>
       </c>
       <c r="B77" s="122"/>
       <c r="C77" s="123"/>
       <c r="D77" s="123"/>
       <c r="E77" s="123"/>
       <c r="F77" s="122"/>
       <c r="G77" s="122"/>
       <c r="H77" s="122"/>
       <c r="I77" s="132"/>
       <c r="J77" s="125"/>
     </row>
-    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:10">
       <c r="A78" s="147">
         <v>67</v>
       </c>
       <c r="B78" s="122"/>
       <c r="C78" s="123"/>
       <c r="D78" s="123"/>
       <c r="E78" s="123"/>
       <c r="F78" s="122"/>
       <c r="G78" s="122"/>
       <c r="H78" s="122"/>
       <c r="I78" s="132"/>
       <c r="J78" s="125"/>
     </row>
-    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:10">
       <c r="A79" s="121">
         <v>68</v>
       </c>
       <c r="B79" s="122"/>
       <c r="C79" s="123"/>
       <c r="D79" s="123"/>
       <c r="E79" s="123"/>
       <c r="F79" s="122"/>
       <c r="G79" s="122"/>
       <c r="H79" s="122"/>
       <c r="I79" s="165"/>
       <c r="J79" s="125"/>
     </row>
-    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:10">
       <c r="A80" s="147">
         <v>69</v>
       </c>
       <c r="B80" s="122"/>
       <c r="C80" s="123"/>
       <c r="D80" s="123"/>
       <c r="E80" s="123"/>
       <c r="F80" s="122"/>
       <c r="G80" s="122"/>
       <c r="H80" s="122"/>
       <c r="I80" s="165"/>
       <c r="J80" s="125"/>
     </row>
-    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:10">
       <c r="A81" s="121">
         <v>70</v>
       </c>
       <c r="B81" s="122"/>
       <c r="C81" s="123"/>
       <c r="D81" s="123"/>
       <c r="E81" s="123"/>
       <c r="F81" s="122"/>
       <c r="G81" s="122"/>
       <c r="H81" s="122"/>
       <c r="I81" s="132"/>
       <c r="J81" s="125"/>
     </row>
-    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:10">
       <c r="A82" s="147">
         <v>71</v>
       </c>
       <c r="B82" s="122"/>
       <c r="C82" s="123"/>
       <c r="D82" s="123"/>
       <c r="E82" s="123"/>
       <c r="F82" s="122"/>
       <c r="G82" s="122"/>
       <c r="H82" s="122"/>
       <c r="I82" s="132"/>
       <c r="J82" s="125"/>
     </row>
-    <row r="83" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:10">
       <c r="A83" s="121">
         <v>72</v>
       </c>
       <c r="B83" s="122"/>
       <c r="C83" s="123"/>
       <c r="D83" s="123"/>
       <c r="E83" s="123"/>
       <c r="F83" s="122"/>
       <c r="G83" s="122"/>
       <c r="H83" s="122"/>
       <c r="I83" s="132"/>
       <c r="J83" s="125"/>
     </row>
-    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:10">
       <c r="A84" s="147">
         <v>73</v>
       </c>
       <c r="B84" s="122"/>
       <c r="C84" s="123"/>
       <c r="D84" s="123"/>
       <c r="E84" s="123"/>
       <c r="F84" s="122"/>
       <c r="G84" s="122"/>
       <c r="H84" s="122"/>
       <c r="I84" s="132"/>
       <c r="J84" s="125"/>
     </row>
-    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:10">
       <c r="A85" s="121">
         <v>74</v>
       </c>
       <c r="B85" s="122"/>
       <c r="C85" s="123"/>
       <c r="D85" s="123"/>
       <c r="E85" s="123"/>
       <c r="F85" s="122"/>
       <c r="G85" s="122"/>
       <c r="H85" s="122"/>
       <c r="I85" s="132"/>
       <c r="J85" s="125"/>
     </row>
-    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:10">
       <c r="A86" s="147">
         <v>75</v>
       </c>
       <c r="B86" s="122"/>
       <c r="C86" s="123"/>
       <c r="D86" s="123"/>
       <c r="E86" s="123"/>
       <c r="F86" s="122"/>
       <c r="G86" s="122"/>
       <c r="H86" s="122"/>
       <c r="I86" s="132"/>
       <c r="J86" s="125"/>
     </row>
-    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:10">
       <c r="A87" s="121">
         <v>76</v>
       </c>
       <c r="B87" s="122"/>
       <c r="C87" s="123"/>
       <c r="D87" s="123"/>
       <c r="E87" s="123"/>
       <c r="F87" s="122"/>
       <c r="G87" s="122"/>
       <c r="H87" s="122"/>
       <c r="I87" s="132"/>
       <c r="J87" s="125"/>
     </row>
-    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:10">
       <c r="A88" s="147">
         <v>77</v>
       </c>
       <c r="B88" s="122"/>
       <c r="C88" s="123"/>
       <c r="D88" s="123"/>
       <c r="E88" s="123"/>
       <c r="F88" s="122"/>
       <c r="G88" s="122"/>
       <c r="H88" s="122"/>
       <c r="I88" s="132"/>
       <c r="J88" s="125"/>
     </row>
-    <row r="89" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:10">
       <c r="A89" s="121">
         <v>78</v>
       </c>
       <c r="B89" s="122"/>
       <c r="C89" s="123"/>
       <c r="D89" s="123"/>
       <c r="E89" s="123"/>
       <c r="F89" s="122"/>
       <c r="G89" s="122"/>
       <c r="H89" s="122"/>
       <c r="I89" s="132"/>
       <c r="J89" s="125"/>
     </row>
-    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:10">
       <c r="A90" s="147">
         <v>79</v>
       </c>
       <c r="B90" s="122"/>
       <c r="C90" s="123"/>
       <c r="D90" s="123"/>
       <c r="E90" s="123"/>
       <c r="F90" s="122"/>
       <c r="G90" s="122"/>
       <c r="H90" s="122"/>
       <c r="I90" s="132"/>
       <c r="J90" s="125"/>
     </row>
-    <row r="91" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:10">
       <c r="A91" s="121">
         <v>80</v>
       </c>
       <c r="B91" s="122"/>
       <c r="C91" s="123"/>
       <c r="D91" s="123"/>
       <c r="E91" s="123"/>
       <c r="F91" s="122"/>
       <c r="G91" s="122"/>
       <c r="H91" s="122"/>
       <c r="I91" s="132"/>
       <c r="J91" s="125"/>
     </row>
-    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:10">
       <c r="A92" s="121">
         <v>81</v>
       </c>
       <c r="B92" s="122"/>
       <c r="C92" s="123"/>
       <c r="D92" s="123"/>
       <c r="E92" s="123"/>
       <c r="F92" s="122"/>
       <c r="G92" s="122"/>
       <c r="H92" s="122"/>
       <c r="I92" s="132"/>
       <c r="J92" s="125"/>
     </row>
-    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:10">
       <c r="B94" s="83"/>
       <c r="C94" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <conditionalFormatting sqref="C18">
     <cfRule type="duplicateValues" dxfId="81" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C23:D23">
     <cfRule type="duplicateValues" dxfId="80" priority="81"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:E12">
     <cfRule type="duplicateValues" dxfId="79" priority="86"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13:E13">
     <cfRule type="duplicateValues" dxfId="78" priority="85"/>
@@ -20988,9465 +20885,9493 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E24:E91 C12:E23" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>$B$6:$B$7</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="landscape"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="125" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B11" sqref="B11"/>
       <selection pane="topRight" activeCell="B11" sqref="B11"/>
       <selection pane="bottomLeft" activeCell="B11" sqref="B11"/>
       <selection pane="bottomRight" activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="9" width="11.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="33.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="12.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="9" width="11.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="15.1640625" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="8.83203125" style="1"/>
+    <col min="11" max="11" width="15.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11">
       <c r="A1" s="152" t="s">
         <v>77</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
       <c r="H1" s="119"/>
       <c r="I1" s="119"/>
       <c r="J1" s="119"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="119"/>
       <c r="J2" s="119"/>
     </row>
-    <row r="3" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="30" customHeight="1">
       <c r="A3" s="265" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="265" t="s">
         <v>317</v>
       </c>
       <c r="C3" s="253" t="s">
         <v>318</v>
       </c>
       <c r="D3" s="254"/>
       <c r="E3" s="254"/>
       <c r="F3" s="255"/>
       <c r="G3" s="253" t="s">
         <v>319</v>
       </c>
       <c r="H3" s="254"/>
       <c r="I3" s="254"/>
       <c r="J3" s="255"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11">
       <c r="A4" s="265"/>
       <c r="B4" s="265"/>
       <c r="C4" s="11" t="s">
         <v>157</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>158</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>159</v>
       </c>
       <c r="F4" s="118" t="s">
         <v>160</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>157</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>158</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>159</v>
       </c>
       <c r="J4" s="118" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11">
       <c r="A5" s="141">
         <v>1</v>
       </c>
       <c r="B5" s="141">
         <v>2</v>
       </c>
       <c r="C5" s="141">
         <v>3</v>
       </c>
       <c r="D5" s="141">
         <v>4</v>
       </c>
       <c r="E5" s="141">
         <v>5</v>
       </c>
       <c r="F5" s="141">
         <v>6</v>
       </c>
       <c r="G5" s="141">
         <v>3</v>
       </c>
       <c r="H5" s="141">
         <v>4</v>
       </c>
       <c r="I5" s="141">
         <v>5</v>
       </c>
       <c r="J5" s="141">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>320</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="46"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="46"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11">
       <c r="A7" s="14"/>
       <c r="B7" s="26" t="s">
         <v>321</v>
       </c>
       <c r="C7" s="93"/>
       <c r="D7" s="93"/>
       <c r="E7" s="93"/>
       <c r="F7" s="94"/>
       <c r="G7" s="93"/>
       <c r="H7" s="93"/>
       <c r="I7" s="93"/>
       <c r="J7" s="94" t="e">
         <f>AVERAGE(G7:I7)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="30.75" customHeight="1">
       <c r="A8" s="14"/>
       <c r="B8" s="26" t="s">
         <v>322</v>
       </c>
       <c r="C8" s="93"/>
       <c r="D8" s="93"/>
       <c r="E8" s="93"/>
       <c r="F8" s="94"/>
       <c r="G8" s="93"/>
       <c r="H8" s="93"/>
       <c r="I8" s="93"/>
       <c r="J8" s="94" t="e">
         <f t="shared" ref="J8:J19" si="0">AVERAGE(G8:I8)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="33.75" customHeight="1">
       <c r="A9" s="14"/>
       <c r="B9" s="26" t="s">
         <v>323</v>
       </c>
       <c r="C9" s="93"/>
       <c r="D9" s="93"/>
       <c r="E9" s="93"/>
       <c r="F9" s="94"/>
       <c r="G9" s="93"/>
       <c r="H9" s="93"/>
       <c r="I9" s="93"/>
       <c r="J9" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="84.9" customHeight="1">
       <c r="A10" s="14"/>
       <c r="B10" s="26" t="s">
         <v>324</v>
       </c>
       <c r="C10" s="93"/>
       <c r="D10" s="93"/>
       <c r="E10" s="93"/>
       <c r="F10" s="94"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="46.5" customHeight="1">
       <c r="A11" s="14">
         <v>2</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>325</v>
       </c>
       <c r="C11" s="93"/>
       <c r="D11" s="93"/>
       <c r="E11" s="93"/>
       <c r="F11" s="94"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11">
       <c r="A12" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B12" s="273"/>
       <c r="C12" s="94">
         <f>SUM(C7:C11)</f>
         <v>0</v>
       </c>
       <c r="D12" s="94">
         <f>SUM(D7:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="94">
         <f>SUM(E7:E11)</f>
         <v>0</v>
       </c>
       <c r="F12" s="94">
         <f t="shared" ref="F12:F19" si="1">AVERAGE(C12:E12)</f>
         <v>0</v>
       </c>
       <c r="G12" s="94">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
       <c r="H12" s="94">
         <f>SUM(H7:H11)</f>
         <v>0</v>
       </c>
       <c r="I12" s="94">
         <f>SUM(I7:I11)</f>
         <v>0</v>
       </c>
       <c r="J12" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="91"/>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11">
       <c r="A13" s="14">
         <v>3</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>326</v>
       </c>
       <c r="C13" s="93"/>
       <c r="D13" s="93"/>
       <c r="E13" s="93"/>
       <c r="F13" s="94"/>
       <c r="G13" s="93"/>
       <c r="H13" s="93"/>
       <c r="I13" s="93"/>
       <c r="J13" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11">
       <c r="A14" s="14">
         <v>4</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>327</v>
       </c>
       <c r="C14" s="93"/>
       <c r="D14" s="93"/>
       <c r="E14" s="93"/>
       <c r="F14" s="94"/>
       <c r="G14" s="93"/>
       <c r="H14" s="93"/>
       <c r="I14" s="93"/>
       <c r="J14" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11">
       <c r="A15" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B15" s="273"/>
       <c r="C15" s="94">
         <f>SUM(C13:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="94">
         <f>SUM(D13:D14)</f>
         <v>0</v>
       </c>
       <c r="E15" s="94">
         <f>SUM(E13:E14)</f>
         <v>0</v>
       </c>
       <c r="F15" s="94">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="94">
         <f>SUM(G13:G14)</f>
         <v>0</v>
       </c>
       <c r="H15" s="94">
         <f>SUM(H13:H14)</f>
         <v>0</v>
       </c>
       <c r="I15" s="94">
         <f>SUM(I13:I14)</f>
         <v>0</v>
       </c>
       <c r="J15" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="91"/>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11">
       <c r="A16" s="14">
         <v>5</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>328</v>
       </c>
       <c r="C16" s="93"/>
       <c r="D16" s="93"/>
       <c r="E16" s="93"/>
       <c r="F16" s="94"/>
       <c r="G16" s="93"/>
       <c r="H16" s="93"/>
       <c r="I16" s="93"/>
       <c r="J16" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K16" s="91"/>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11">
       <c r="A17" s="14">
         <v>6</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>329</v>
       </c>
       <c r="C17" s="93"/>
       <c r="D17" s="93"/>
       <c r="E17" s="93"/>
       <c r="F17" s="94"/>
       <c r="G17" s="93"/>
       <c r="H17" s="93"/>
       <c r="I17" s="93"/>
       <c r="J17" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K17" s="91"/>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11">
       <c r="A18" s="14">
         <v>6</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>330</v>
       </c>
       <c r="C18" s="93"/>
       <c r="D18" s="93"/>
       <c r="E18" s="93"/>
       <c r="F18" s="94"/>
       <c r="G18" s="93"/>
       <c r="H18" s="93"/>
       <c r="I18" s="93"/>
       <c r="J18" s="94" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="K18" s="91"/>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11">
       <c r="A19" s="273" t="s">
         <v>223</v>
       </c>
       <c r="B19" s="273"/>
       <c r="C19" s="94">
         <f>SUM(C16:C18)</f>
         <v>0</v>
       </c>
       <c r="D19" s="94">
         <f>SUM(D16:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="94">
         <f>SUM(E16:E18)</f>
         <v>0</v>
       </c>
       <c r="F19" s="94">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G19" s="94">
         <f>SUM(G16:G18)</f>
         <v>0</v>
       </c>
       <c r="H19" s="94">
         <f>SUM(H16:H18)</f>
         <v>0</v>
       </c>
       <c r="I19" s="94">
         <f>SUM(I16:I18)</f>
         <v>0</v>
       </c>
       <c r="J19" s="94">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K19" s="91"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11">
       <c r="A20" s="119"/>
       <c r="B20" s="119"/>
       <c r="C20" s="119"/>
       <c r="D20" s="119"/>
       <c r="E20" s="119"/>
       <c r="F20" s="119"/>
       <c r="G20" s="119"/>
       <c r="H20" s="119"/>
       <c r="I20" s="119"/>
       <c r="J20" s="119"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11">
       <c r="I21" s="91"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11">
       <c r="I22" s="92"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11">
       <c r="I23" s="92"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11">
       <c r="I24" s="90"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11">
       <c r="I25" s="90"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11">
       <c r="G26" s="92"/>
       <c r="H26" s="92"/>
       <c r="I26" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
       <selection pane="topRight" activeCell="G10" sqref="G10"/>
       <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20" style="1" customWidth="1"/>
-    <col min="3" max="3" width="9.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="6.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="49" style="1" customWidth="1"/>
-    <col min="8" max="8" width="14.5" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="8.83203125" style="1"/>
+    <col min="8" max="8" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="33.75" customHeight="1">
       <c r="A3" s="270" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="270" t="s">
         <v>331</v>
       </c>
       <c r="C3" s="278" t="s">
         <v>332</v>
       </c>
       <c r="D3" s="279"/>
       <c r="E3" s="279"/>
       <c r="F3" s="280"/>
       <c r="G3" s="270" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="21.9" customHeight="1">
       <c r="A4" s="271"/>
       <c r="B4" s="271"/>
       <c r="C4" s="38" t="s">
         <v>239</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>240</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>241</v>
       </c>
       <c r="G4" s="271"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="9">
         <v>3</v>
       </c>
       <c r="D5" s="9">
         <v>4</v>
       </c>
       <c r="E5" s="9">
         <v>5</v>
       </c>
       <c r="F5" s="9">
         <v>6</v>
       </c>
       <c r="G5" s="9">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="69">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>333</v>
       </c>
       <c r="C6" s="59"/>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="18"/>
     </row>
-    <row r="7" spans="1:7" ht="120" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="110.4">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>334</v>
       </c>
       <c r="C7" s="59"/>
       <c r="D7" s="59"/>
       <c r="E7" s="59"/>
       <c r="F7" s="59"/>
       <c r="G7" s="18"/>
     </row>
-    <row r="8" spans="1:7" ht="130" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="129.9" customHeight="1">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>335</v>
       </c>
       <c r="C8" s="59"/>
       <c r="D8" s="59"/>
       <c r="E8" s="59"/>
       <c r="F8" s="59"/>
       <c r="G8" s="18"/>
     </row>
-    <row r="9" spans="1:7" ht="105" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="96.6">
       <c r="A9" s="14">
         <v>4</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>336</v>
       </c>
       <c r="C9" s="59"/>
       <c r="D9" s="59"/>
       <c r="E9" s="59"/>
       <c r="F9" s="59"/>
       <c r="G9" s="18"/>
     </row>
-    <row r="10" spans="1:7" ht="75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="69">
       <c r="A10" s="14">
         <v>5</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>337</v>
       </c>
       <c r="C10" s="59"/>
       <c r="D10" s="59"/>
       <c r="E10" s="59"/>
       <c r="F10" s="59"/>
       <c r="G10" s="18"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="281" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="282"/>
       <c r="C11" s="63">
         <f>SUM(C6:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="63">
         <f t="shared" ref="D11:F11" si="0">SUM(D6:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="L1" sqref="L1"/>
       <selection pane="bottomRight" activeCell="H60" sqref="H60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="4" style="54" customWidth="1"/>
     <col min="2" max="2" width="28.33203125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="23.83203125" customWidth="1"/>
+    <col min="3" max="3" width="23.88671875" customWidth="1"/>
     <col min="4" max="4" width="57.6640625" customWidth="1"/>
-    <col min="5" max="5" width="7.1640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.33203125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="7.5" customWidth="1"/>
-    <col min="9" max="9" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.44140625" customWidth="1"/>
+    <col min="9" max="9" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" s="53" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="2" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" hidden="1">
       <c r="A2" s="53"/>
       <c r="I2" s="8"/>
     </row>
-    <row r="3" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" hidden="1">
       <c r="A3" s="53"/>
       <c r="B3" t="s">
         <v>96</v>
       </c>
       <c r="I3" s="8"/>
     </row>
-    <row r="4" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" hidden="1">
       <c r="A4" s="53"/>
       <c r="I4" s="8"/>
     </row>
-    <row r="5" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" hidden="1">
       <c r="A5" s="53"/>
       <c r="B5" t="s">
         <v>98</v>
       </c>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9">
       <c r="A6" s="53"/>
     </row>
-    <row r="7" spans="1:9" ht="20.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" ht="20.399999999999999" customHeight="1">
       <c r="A7" s="251" t="s">
         <v>104</v>
       </c>
       <c r="B7" s="251" t="s">
         <v>105</v>
       </c>
       <c r="C7" s="251" t="s">
         <v>110</v>
       </c>
       <c r="D7" s="251" t="s">
         <v>339</v>
       </c>
       <c r="E7" s="253" t="s">
         <v>175</v>
       </c>
       <c r="F7" s="254"/>
       <c r="G7" s="255"/>
       <c r="H7" s="251" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" ht="27.75" customHeight="1">
       <c r="A8" s="252"/>
       <c r="B8" s="252"/>
       <c r="C8" s="252"/>
       <c r="D8" s="252"/>
       <c r="E8" s="11" t="s">
         <v>340</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>313</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>179</v>
       </c>
       <c r="H8" s="252"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9">
       <c r="A9" s="23">
         <v>1</v>
       </c>
       <c r="B9" s="24">
         <v>2</v>
       </c>
       <c r="C9" s="24">
         <v>3</v>
       </c>
       <c r="D9" s="24">
         <v>4</v>
       </c>
       <c r="E9" s="12">
         <v>5</v>
       </c>
       <c r="F9" s="12">
         <v>6</v>
       </c>
       <c r="G9" s="12">
         <v>7</v>
       </c>
       <c r="H9" s="12">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9">
       <c r="A10" s="34">
         <v>1</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="113"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9">
       <c r="A11" s="34">
         <v>2</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="D11" s="95"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9">
       <c r="A12" s="34">
         <v>3</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="95"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9">
       <c r="A13" s="34">
         <v>4</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="95"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9">
       <c r="A14" s="34">
         <v>5</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="78"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9">
       <c r="A15" s="34">
         <v>6</v>
       </c>
       <c r="B15" s="35"/>
       <c r="C15" s="35"/>
       <c r="D15" s="114"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9">
       <c r="A16" s="34">
         <v>7</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="95"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8">
       <c r="A17" s="34">
         <v>8</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="95"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8">
       <c r="A18" s="34">
         <v>9</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="95"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8">
       <c r="A19" s="34">
         <v>10</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="35"/>
       <c r="D19" s="113"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8">
       <c r="A20" s="34">
         <v>11</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="95"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8">
       <c r="A21" s="34">
         <v>12</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="78"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8">
       <c r="A22" s="34">
         <v>13</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="78"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8">
       <c r="A23" s="34">
         <v>14</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="78"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8">
       <c r="A24" s="34">
         <v>15</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="78"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8">
       <c r="A25" s="34">
         <v>16</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="95"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8">
       <c r="A26" s="34">
         <v>17</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="95"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8">
       <c r="A27" s="34">
         <v>18</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="95"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8">
       <c r="A28" s="34">
         <v>19</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="95"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:8">
       <c r="A29" s="34">
         <v>20</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35"/>
       <c r="D29" s="95"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:8">
       <c r="A30" s="34">
         <v>21</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="95"/>
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8">
       <c r="A31" s="34">
         <v>22</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="95"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8">
       <c r="A32" s="34">
         <v>23</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="95"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8">
       <c r="A33" s="34">
         <v>24</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="95"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8">
       <c r="A34" s="34">
         <v>25</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="95"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8">
       <c r="A35" s="34">
         <v>26</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="95"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:8">
       <c r="A36" s="34">
         <v>27</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="78"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:8">
       <c r="A37" s="34">
         <v>28</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="95"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:8">
       <c r="A38" s="34">
         <v>29</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="35"/>
       <c r="D38" s="95"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:8">
       <c r="A39" s="34">
         <v>30</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="95"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:8">
       <c r="A40" s="34">
         <v>31</v>
       </c>
       <c r="B40" s="35"/>
       <c r="C40" s="35"/>
       <c r="D40" s="95"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:8">
       <c r="A41" s="34">
         <v>32</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="95"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:8">
       <c r="A42" s="34">
         <v>33</v>
       </c>
       <c r="B42" s="35"/>
       <c r="C42" s="35"/>
       <c r="D42" s="95"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8">
       <c r="A43" s="34">
         <v>34</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="35"/>
       <c r="D43" s="95"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8">
       <c r="A44" s="34">
         <v>35</v>
       </c>
       <c r="B44" s="35"/>
       <c r="C44" s="35"/>
       <c r="D44" s="95"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8">
       <c r="A45" s="34">
         <v>36</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="115"/>
       <c r="E45" s="36"/>
       <c r="F45" s="36"/>
       <c r="G45" s="36"/>
       <c r="H45" s="36"/>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:8">
       <c r="A46" s="34">
         <v>37</v>
       </c>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="97"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="36"/>
       <c r="H46" s="36"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8">
       <c r="A47" s="34">
         <v>38</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="96"/>
       <c r="E47" s="36"/>
       <c r="F47" s="36"/>
       <c r="G47" s="36"/>
       <c r="H47" s="36"/>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:8">
       <c r="A48" s="34">
         <v>39</v>
       </c>
       <c r="B48" s="35"/>
       <c r="C48" s="35"/>
       <c r="D48" s="78"/>
       <c r="E48" s="36"/>
       <c r="F48" s="36"/>
       <c r="G48" s="36"/>
       <c r="H48" s="36"/>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:8">
       <c r="A49" s="34">
         <v>40</v>
       </c>
       <c r="B49" s="35"/>
       <c r="C49" s="35"/>
       <c r="D49" s="78"/>
       <c r="E49" s="36"/>
       <c r="F49" s="36"/>
       <c r="G49" s="36"/>
       <c r="H49" s="36"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:8">
       <c r="A50" s="34">
         <v>41</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="78"/>
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="36"/>
       <c r="H50" s="36"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:8">
       <c r="A51" s="34">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="96"/>
       <c r="E51" s="36"/>
       <c r="F51" s="36"/>
       <c r="G51" s="36"/>
       <c r="H51" s="36"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:8">
       <c r="A52" s="34">
         <v>43</v>
       </c>
       <c r="B52" s="35"/>
       <c r="C52" s="35"/>
       <c r="D52" s="78"/>
       <c r="E52" s="36"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:8">
       <c r="A53" s="34">
         <v>44</v>
       </c>
       <c r="B53" s="35"/>
       <c r="C53" s="35"/>
       <c r="D53" s="78"/>
       <c r="E53" s="36"/>
       <c r="F53" s="36"/>
       <c r="G53" s="36"/>
       <c r="H53" s="36"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:8">
       <c r="A54" s="34">
         <v>45</v>
       </c>
       <c r="B54" s="35"/>
       <c r="C54" s="35"/>
       <c r="D54" s="78"/>
       <c r="E54" s="36"/>
       <c r="F54" s="36"/>
       <c r="G54" s="36"/>
       <c r="H54" s="36"/>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:8">
       <c r="A55" s="34">
         <v>46</v>
       </c>
       <c r="B55" s="35"/>
       <c r="C55" s="35"/>
       <c r="D55" s="78"/>
       <c r="E55" s="36"/>
       <c r="F55" s="36"/>
       <c r="G55" s="36"/>
       <c r="H55" s="36"/>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8">
       <c r="A56" s="34">
         <v>47</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="78"/>
       <c r="E56" s="36"/>
       <c r="F56" s="36"/>
       <c r="G56" s="36"/>
       <c r="H56" s="36"/>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:8">
       <c r="A57" s="34">
         <v>48</v>
       </c>
       <c r="B57" s="35"/>
       <c r="C57" s="35"/>
       <c r="D57" s="78"/>
       <c r="E57" s="36"/>
       <c r="F57" s="36"/>
       <c r="G57" s="36"/>
       <c r="H57" s="36"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:8">
       <c r="A58" s="34">
         <v>49</v>
       </c>
       <c r="B58" s="35"/>
       <c r="C58" s="35"/>
       <c r="D58" s="78"/>
       <c r="E58" s="36"/>
       <c r="F58" s="36"/>
       <c r="G58" s="36"/>
       <c r="H58" s="36"/>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:8">
       <c r="A59" s="34">
         <v>50</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="35"/>
       <c r="D59" s="78"/>
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
       <c r="G59" s="36"/>
       <c r="H59" s="36"/>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8">
       <c r="A60" s="34"/>
       <c r="B60" s="185"/>
       <c r="C60" s="185"/>
       <c r="D60" s="186" t="s">
         <v>223</v>
       </c>
       <c r="E60" s="34">
         <f>COUNTIFS(E10:E59,"V")</f>
         <v>0</v>
       </c>
       <c r="F60" s="34">
         <f t="shared" ref="F60:G60" si="0">COUNTIFS(F10:F59,"V")</f>
         <v>0</v>
       </c>
       <c r="G60" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H60" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:G7"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E10:G15 F16:F20 E21:E30 G31:G34 F35:F36 E37:E40 G41:G42 F43 E44:E59 F46:G59" xr:uid="{00000000-0002-0000-0D00-000000000000}">
       <formula1>$B$4:$B$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D12BB1D6-B561-43F0-A632-0BCDCEB07AAC}">
   <dimension ref="A1:M923"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView topLeftCell="A268" workbookViewId="0">
+      <selection activeCell="E278" sqref="E278"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="16.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="104.83203125" customWidth="1"/>
+    <col min="1" max="1" width="16.109375" customWidth="1"/>
+    <col min="2" max="2" width="30.5546875" customWidth="1"/>
+    <col min="3" max="3" width="104.88671875" customWidth="1"/>
     <col min="4" max="4" width="11.33203125" customWidth="1"/>
-    <col min="5" max="5" width="36.5" customWidth="1"/>
+    <col min="5" max="5" width="36.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="15.75" customHeight="1">
       <c r="A1" s="219" t="s">
         <v>341</v>
       </c>
       <c r="B1" s="220"/>
       <c r="C1" s="221"/>
       <c r="D1" s="222"/>
       <c r="E1" s="223"/>
       <c r="F1" s="220"/>
     </row>
-    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" ht="15.75" customHeight="1">
       <c r="A2" s="224" t="s">
         <v>342</v>
       </c>
       <c r="C2" s="225"/>
       <c r="D2" s="222"/>
     </row>
-    <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="15.75" customHeight="1">
       <c r="A3" s="224" t="s">
         <v>343</v>
       </c>
       <c r="B3" s="226" t="s">
         <v>344</v>
       </c>
       <c r="C3" s="226" t="s">
         <v>345</v>
       </c>
       <c r="D3" s="227" t="s">
         <v>346</v>
       </c>
       <c r="E3" s="233"/>
     </row>
-    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="15.75" customHeight="1">
       <c r="A4" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B4" s="228" t="s">
         <v>348</v>
       </c>
       <c r="C4" s="228" t="s">
         <v>349</v>
       </c>
       <c r="D4" s="222">
         <f>COUNTIFS('Tabel 1'!N14:N25,"V")</f>
         <v>0</v>
       </c>
       <c r="E4" s="233"/>
     </row>
-    <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" ht="15.75" customHeight="1">
       <c r="A5" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B5" s="228" t="s">
         <v>350</v>
       </c>
       <c r="C5" s="228" t="s">
         <v>351</v>
       </c>
       <c r="D5" s="222">
         <f>COUNTA('Tabel 1'!F14:F25)</f>
         <v>0</v>
       </c>
       <c r="E5" s="233"/>
     </row>
-    <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="15.75" customHeight="1">
       <c r="A6" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B6" s="228" t="s">
         <v>352</v>
       </c>
       <c r="C6" s="228" t="s">
         <v>353</v>
       </c>
       <c r="D6" s="222">
         <f>COUNTIFS('Tabel 1'!G14:G25,"V")</f>
         <v>0</v>
       </c>
       <c r="E6" s="233"/>
     </row>
-    <row r="7" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" ht="15.75" customHeight="1">
       <c r="A7" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B7" s="228" t="s">
         <v>354</v>
       </c>
       <c r="C7" s="228" t="s">
         <v>355</v>
       </c>
       <c r="D7" s="222">
         <f>COUNTA('Tabel 1'!D14:D25)</f>
         <v>0</v>
       </c>
       <c r="E7" s="233"/>
     </row>
-    <row r="8" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="15.75" customHeight="1">
       <c r="A8" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B8" s="228" t="s">
         <v>356</v>
       </c>
       <c r="C8" s="228" t="s">
         <v>357</v>
       </c>
       <c r="D8" s="222">
         <f>COUNTIFS('Tabel 1'!I14:I25,"V")</f>
         <v>0</v>
       </c>
       <c r="E8" s="233"/>
     </row>
-    <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="15.75" customHeight="1">
       <c r="A9" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B9" s="228" t="s">
         <v>358</v>
       </c>
       <c r="C9" s="228" t="s">
         <v>359</v>
       </c>
       <c r="D9" s="222">
         <f>COUNTA('Tabel 1'!L14:L25)</f>
         <v>0</v>
       </c>
       <c r="E9" s="233"/>
     </row>
-    <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="15.75" customHeight="1">
       <c r="A10" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B10" s="228" t="s">
         <v>360</v>
       </c>
       <c r="C10" s="228" t="s">
         <v>361</v>
       </c>
       <c r="D10" s="222">
         <f>COUNTIFS('Tabel 1'!J14:J25,"Guru Besar")</f>
         <v>0</v>
       </c>
       <c r="E10" s="233"/>
     </row>
-    <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" ht="15.75" customHeight="1">
       <c r="A11" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B11" s="228" t="s">
         <v>362</v>
       </c>
       <c r="C11" s="228" t="s">
         <v>363</v>
       </c>
       <c r="D11" s="222">
         <f>COUNTIFS('Tabel 1'!J14:J25,"Lektor Kepala")</f>
         <v>0</v>
       </c>
       <c r="E11" s="233"/>
     </row>
-    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="15.75" customHeight="1">
       <c r="A12" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B12" s="228" t="s">
         <v>364</v>
       </c>
       <c r="C12" s="228" t="s">
         <v>365</v>
       </c>
       <c r="D12" s="222">
         <f>COUNTIFS('Tabel 1'!J14:J25,"Lektor")</f>
         <v>0</v>
       </c>
       <c r="E12" s="233"/>
     </row>
-    <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" ht="15.75" customHeight="1">
       <c r="A13" s="228" t="s">
         <v>366</v>
       </c>
       <c r="B13" s="228" t="s">
         <v>367</v>
       </c>
       <c r="C13" s="228" t="s">
         <v>368</v>
       </c>
       <c r="D13" s="222">
         <f>COUNTA('Tabel 2'!H6:H11)</f>
         <v>0</v>
       </c>
       <c r="E13" s="233"/>
     </row>
-    <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" ht="15.75" customHeight="1">
       <c r="A14" s="228" t="s">
         <v>369</v>
       </c>
       <c r="B14" s="228" t="s">
         <v>370</v>
       </c>
       <c r="C14" s="228" t="s">
         <v>371</v>
       </c>
       <c r="D14" s="222">
         <f>COUNTA('Tabel 4'!E10:E60)</f>
         <v>0</v>
       </c>
       <c r="E14" s="233"/>
     </row>
-    <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="15.75" customHeight="1">
       <c r="A15" s="228" t="s">
         <v>372</v>
       </c>
       <c r="B15" s="228" t="s">
         <v>373</v>
       </c>
       <c r="C15" s="228" t="s">
         <v>374</v>
       </c>
       <c r="D15" s="222">
         <f>COUNTA('Tabel 3'!I13:I230)</f>
         <v>0</v>
       </c>
       <c r="E15" s="233"/>
     </row>
-    <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="15.75" customHeight="1">
       <c r="A16" s="228" t="s">
         <v>347</v>
       </c>
       <c r="B16" s="228" t="s">
         <v>375</v>
       </c>
       <c r="C16" s="228" t="s">
         <v>376</v>
       </c>
       <c r="D16" s="222">
         <f>COUNTA('Tabel 1'!M14:M25)</f>
         <v>0</v>
       </c>
       <c r="E16" s="233"/>
     </row>
-    <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" ht="15.75" customHeight="1">
       <c r="A17" s="228" t="s">
         <v>369</v>
       </c>
       <c r="B17" s="228" t="s">
         <v>377</v>
       </c>
       <c r="C17" s="228" t="s">
         <v>378</v>
       </c>
       <c r="D17" s="222">
         <f>SUMIF('Tabel 4'!H10:H59,"&lt;&gt;",'Tabel 4'!I10:I59)</f>
         <v>0</v>
       </c>
       <c r="E17" s="233"/>
       <c r="F17" s="228"/>
     </row>
-    <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" ht="15.75" customHeight="1">
       <c r="A18" s="228" t="s">
         <v>369</v>
       </c>
       <c r="B18" s="228" t="s">
         <v>379</v>
       </c>
       <c r="C18" s="228" t="s">
         <v>380</v>
       </c>
       <c r="D18" s="222">
         <f>SUM('Tabel 4'!I10:I59)</f>
         <v>0</v>
       </c>
       <c r="E18" s="233"/>
     </row>
-    <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" ht="15.75" customHeight="1">
       <c r="A19" s="228" t="s">
         <v>381</v>
       </c>
       <c r="B19" s="228" t="s">
         <v>382</v>
       </c>
       <c r="C19" s="228" t="s">
         <v>383</v>
       </c>
       <c r="D19" s="222">
         <f>SUM('Tabel 5'!E7:E18,'Tabel 5'!I7:I18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="233"/>
       <c r="F19" s="228"/>
     </row>
-    <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" ht="15.75" customHeight="1">
       <c r="A20" s="228" t="s">
         <v>381</v>
       </c>
       <c r="B20" s="228" t="s">
         <v>384</v>
       </c>
       <c r="C20" s="228" t="s">
         <v>385</v>
       </c>
       <c r="D20" s="222">
         <f>SUM('Tabel 5'!F7:F18)</f>
         <v>0</v>
       </c>
       <c r="E20" s="233"/>
     </row>
-    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" ht="15.75" customHeight="1">
       <c r="A21" s="228" t="s">
         <v>381</v>
       </c>
       <c r="B21" s="228" t="s">
         <v>386</v>
       </c>
       <c r="C21" s="228" t="s">
         <v>387</v>
       </c>
       <c r="D21" s="222">
         <f>SUM('Tabel 5'!J7:J18)</f>
         <v>0</v>
       </c>
       <c r="E21" s="233"/>
     </row>
-    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" ht="15.75" customHeight="1">
       <c r="A22" s="228" t="s">
         <v>388</v>
       </c>
       <c r="B22" s="228" t="s">
         <v>389</v>
       </c>
       <c r="C22" s="228" t="s">
         <v>390</v>
       </c>
       <c r="D22" s="231">
         <f>SUM('Tabel 6'!K11:K22)</f>
         <v>0</v>
       </c>
       <c r="E22" s="233"/>
     </row>
-    <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" ht="15.75" customHeight="1">
       <c r="A23" s="228" t="s">
         <v>388</v>
       </c>
       <c r="B23" s="228" t="s">
         <v>391</v>
       </c>
       <c r="C23" s="228" t="s">
         <v>392</v>
       </c>
       <c r="D23" s="222">
         <f>SUMIF('Tabel 6'!C11:C22,"V",'Tabel 6'!K11:K22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="233"/>
     </row>
-    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="15.75" customHeight="1">
       <c r="A24" s="228" t="s">
         <v>393</v>
       </c>
       <c r="B24" s="228" t="s">
         <v>394</v>
       </c>
       <c r="C24" s="228" t="s">
         <v>395</v>
       </c>
       <c r="D24" s="222">
         <f>COUNTIFS('Tabel 7a'!F10:F24,"V")</f>
         <v>0</v>
       </c>
       <c r="E24" s="233"/>
     </row>
-    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="15.75" customHeight="1">
       <c r="A25" s="228" t="s">
         <v>393</v>
       </c>
       <c r="B25" s="228" t="s">
         <v>396</v>
       </c>
       <c r="C25" s="228" t="s">
         <v>397</v>
       </c>
       <c r="D25" s="222">
         <f>COUNTIFS('Tabel 7a'!E10:E24,"V")</f>
         <v>0</v>
       </c>
       <c r="E25" s="233"/>
     </row>
-    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" ht="15.75" customHeight="1">
       <c r="A26" s="228" t="s">
         <v>393</v>
       </c>
       <c r="B26" s="228" t="s">
         <v>398</v>
       </c>
       <c r="C26" s="228" t="s">
         <v>399</v>
       </c>
       <c r="D26" s="222">
         <f>COUNTIFS('Tabel 7a'!D10:D24,"V")</f>
         <v>0</v>
       </c>
       <c r="E26" s="233"/>
     </row>
-    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:6" ht="15.75" customHeight="1">
       <c r="A27" s="228" t="s">
         <v>400</v>
       </c>
       <c r="B27" s="228" t="s">
         <v>401</v>
       </c>
       <c r="C27" s="228" t="s">
         <v>402</v>
       </c>
       <c r="D27" s="222">
         <f>COUNTIFS('Tabel 7b'!F11:F41,"V")</f>
         <v>0</v>
       </c>
       <c r="E27" s="233"/>
     </row>
-    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6" ht="15.75" customHeight="1">
       <c r="A28" s="228" t="s">
         <v>400</v>
       </c>
       <c r="B28" s="228" t="s">
         <v>403</v>
       </c>
       <c r="C28" s="228" t="s">
         <v>404</v>
       </c>
       <c r="D28" s="222">
         <f>COUNTIFS('Tabel 7b'!E11:F41,"V")</f>
         <v>0</v>
       </c>
       <c r="E28" s="233"/>
     </row>
-    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" ht="15.75" customHeight="1">
       <c r="A29" s="228" t="s">
         <v>400</v>
       </c>
       <c r="B29" s="228" t="s">
         <v>405</v>
       </c>
       <c r="C29" s="228" t="s">
         <v>406</v>
       </c>
       <c r="D29" s="222">
         <f>COUNTIFS('Tabel 7b'!D11:F41,"V")</f>
         <v>0</v>
       </c>
       <c r="E29" s="233"/>
     </row>
-    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:6" ht="15.75" customHeight="1">
       <c r="A30" s="228" t="s">
         <v>407</v>
       </c>
       <c r="B30" s="228" t="s">
         <v>408</v>
       </c>
       <c r="C30" s="228" t="s">
         <v>409</v>
       </c>
       <c r="D30" s="222">
         <f>'Tabel 8'!C6</f>
         <v>0</v>
       </c>
       <c r="E30" s="233"/>
     </row>
-    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:6" ht="15.75" customHeight="1">
       <c r="A31" s="228" t="s">
         <v>407</v>
       </c>
       <c r="B31" s="228" t="s">
         <v>410</v>
       </c>
       <c r="C31" s="228" t="s">
         <v>411</v>
       </c>
       <c r="D31" s="222">
         <f>'Tabel 8'!C7</f>
         <v>0</v>
       </c>
       <c r="E31" s="233"/>
     </row>
-    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:6" ht="15.75" customHeight="1">
       <c r="A32" s="228" t="s">
         <v>407</v>
       </c>
       <c r="B32" s="228" t="s">
         <v>412</v>
       </c>
       <c r="C32" s="228" t="s">
         <v>413</v>
       </c>
       <c r="D32" s="222">
         <f>'Tabel 8'!C8</f>
         <v>0</v>
       </c>
       <c r="E32" s="233"/>
     </row>
-    <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" ht="15.75" customHeight="1">
       <c r="A33" s="228" t="s">
         <v>407</v>
       </c>
       <c r="B33" s="228" t="s">
         <v>414</v>
       </c>
       <c r="C33" s="228" t="s">
         <v>415</v>
       </c>
       <c r="D33" s="231">
         <f>'Tabel 8'!E6</f>
         <v>0</v>
       </c>
       <c r="E33" s="233"/>
     </row>
-    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" ht="15.75" customHeight="1">
       <c r="A34" s="228" t="s">
         <v>407</v>
       </c>
       <c r="B34" s="228" t="s">
         <v>416</v>
       </c>
       <c r="C34" s="228" t="s">
         <v>417</v>
       </c>
       <c r="D34" s="231">
         <f>'Tabel 8'!E7</f>
         <v>0</v>
       </c>
       <c r="E34" s="233"/>
     </row>
-    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" ht="15.75" customHeight="1">
       <c r="A35" s="228" t="s">
         <v>407</v>
       </c>
       <c r="B35" s="228" t="s">
         <v>418</v>
       </c>
       <c r="C35" s="228" t="s">
         <v>419</v>
       </c>
       <c r="D35" s="231">
         <f>'Tabel 8'!E8</f>
         <v>0</v>
       </c>
       <c r="E35" s="233"/>
     </row>
-    <row r="36" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" ht="16.5" customHeight="1">
       <c r="A36" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B36" s="228" t="s">
         <v>523</v>
       </c>
       <c r="C36" s="228" t="s">
         <v>529</v>
       </c>
       <c r="D36" s="231">
         <f>'Tabel 9'!F7</f>
         <v>0</v>
       </c>
       <c r="E36" s="233"/>
     </row>
-    <row r="37" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5" ht="16.5" customHeight="1">
       <c r="A37" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B37" s="228" t="s">
         <v>524</v>
       </c>
       <c r="C37" s="228" t="s">
         <v>530</v>
       </c>
       <c r="D37" s="231">
         <f>'Tabel 9'!G7</f>
         <v>0</v>
       </c>
       <c r="E37" s="233"/>
     </row>
-    <row r="38" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5" ht="16.5" customHeight="1">
       <c r="A38" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B38" s="228" t="s">
         <v>526</v>
       </c>
       <c r="C38" s="228" t="s">
         <v>531</v>
       </c>
       <c r="D38" s="231">
         <f>'Tabel 9'!F8</f>
         <v>0</v>
       </c>
       <c r="E38" s="233"/>
     </row>
-    <row r="39" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5" ht="16.5" customHeight="1">
       <c r="A39" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B39" s="228" t="s">
         <v>525</v>
       </c>
       <c r="C39" s="228" t="s">
         <v>532</v>
       </c>
       <c r="D39" s="231">
         <f>'Tabel 9'!G8</f>
         <v>0</v>
       </c>
       <c r="E39" s="233"/>
     </row>
-    <row r="40" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" ht="16.5" customHeight="1">
       <c r="A40" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B40" s="228" t="s">
         <v>527</v>
       </c>
       <c r="C40" s="228" t="s">
         <v>533</v>
       </c>
       <c r="D40" s="231">
         <f>'Tabel 9'!F9</f>
         <v>0</v>
       </c>
       <c r="E40" s="233"/>
     </row>
-    <row r="41" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5" ht="16.5" customHeight="1">
       <c r="A41" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B41" s="228" t="s">
         <v>528</v>
       </c>
       <c r="C41" s="228" t="s">
         <v>534</v>
       </c>
       <c r="D41" s="231">
         <f>'Tabel 9'!G9</f>
         <v>0</v>
       </c>
       <c r="E41" s="233"/>
     </row>
-    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5" ht="15.75" customHeight="1">
       <c r="A42" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B42" s="145" t="s">
         <v>555</v>
       </c>
       <c r="C42" s="145" t="s">
         <v>558</v>
       </c>
       <c r="D42" s="229">
         <f>'Tabel 9'!B7</f>
         <v>0</v>
       </c>
       <c r="E42" s="233"/>
     </row>
-    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5" ht="15.75" customHeight="1">
       <c r="A43" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B43" s="145" t="s">
         <v>556</v>
       </c>
       <c r="C43" s="145" t="s">
         <v>559</v>
       </c>
       <c r="D43" s="229">
         <f>'Tabel 9'!B8</f>
         <v>0</v>
       </c>
       <c r="E43" s="233"/>
     </row>
-    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5" ht="15.75" customHeight="1">
       <c r="A44" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B44" s="145" t="s">
         <v>557</v>
       </c>
       <c r="C44" s="145" t="s">
         <v>560</v>
       </c>
       <c r="D44" s="229">
         <f>'Tabel 9'!B9</f>
         <v>0</v>
       </c>
       <c r="E44" s="233"/>
     </row>
-    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5" ht="15.75" customHeight="1">
       <c r="A45" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B45" s="145" t="s">
         <v>561</v>
       </c>
       <c r="C45" s="145" t="s">
         <v>427</v>
       </c>
       <c r="D45" s="229">
         <f>'Tabel 9'!D7</f>
         <v>0</v>
       </c>
       <c r="E45" s="233"/>
     </row>
-    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5" ht="15.75" customHeight="1">
       <c r="A46" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B46" s="145" t="s">
         <v>562</v>
       </c>
       <c r="C46" s="145" t="s">
         <v>428</v>
       </c>
       <c r="D46" s="229">
         <f>'Tabel 9'!E8</f>
         <v>0</v>
       </c>
       <c r="E46" s="233"/>
     </row>
-    <row r="47" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5" ht="16.5" customHeight="1">
       <c r="A47" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B47" s="145" t="s">
         <v>563</v>
       </c>
       <c r="C47" s="228" t="s">
         <v>540</v>
       </c>
       <c r="D47" s="231">
         <f>'Tabel 9'!F15</f>
         <v>0</v>
       </c>
       <c r="E47" s="233"/>
     </row>
-    <row r="48" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5" ht="16.5" customHeight="1">
       <c r="A48" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B48" s="145" t="s">
         <v>564</v>
       </c>
       <c r="C48" s="228" t="s">
         <v>539</v>
       </c>
       <c r="D48" s="231">
         <f>'Tabel 9'!G15</f>
         <v>0</v>
       </c>
       <c r="E48" s="233"/>
     </row>
-    <row r="49" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:5" ht="16.5" customHeight="1">
       <c r="A49" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B49" s="145" t="s">
         <v>565</v>
       </c>
       <c r="C49" s="228" t="s">
         <v>535</v>
       </c>
       <c r="D49" s="231">
         <f>'Tabel 9'!F16</f>
         <v>0</v>
       </c>
       <c r="E49" s="233"/>
     </row>
-    <row r="50" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:5" ht="16.5" customHeight="1">
       <c r="A50" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B50" s="145" t="s">
         <v>566</v>
       </c>
       <c r="C50" s="228" t="s">
         <v>536</v>
       </c>
       <c r="D50" s="231">
         <f>'Tabel 9'!G16</f>
         <v>0</v>
       </c>
       <c r="E50" s="233"/>
     </row>
-    <row r="51" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:5" ht="16.5" customHeight="1">
       <c r="A51" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B51" s="145" t="s">
         <v>567</v>
       </c>
       <c r="C51" s="228" t="s">
         <v>537</v>
       </c>
       <c r="D51" s="231">
         <f>'Tabel 9'!F17</f>
         <v>0</v>
       </c>
       <c r="E51" s="233"/>
     </row>
-    <row r="52" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:5" ht="16.5" customHeight="1">
       <c r="A52" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B52" s="145" t="s">
         <v>568</v>
       </c>
       <c r="C52" s="228" t="s">
         <v>538</v>
       </c>
       <c r="D52" s="231">
         <f>'Tabel 9'!G17</f>
         <v>0</v>
       </c>
       <c r="E52" s="233"/>
     </row>
-    <row r="53" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:5" ht="16.5" customHeight="1">
       <c r="A53" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B53" s="145" t="s">
         <v>569</v>
       </c>
       <c r="C53" s="145" t="s">
         <v>424</v>
       </c>
       <c r="D53" s="231">
         <f>'Tabel 9'!B15</f>
         <v>0</v>
       </c>
       <c r="E53" s="233"/>
     </row>
-    <row r="54" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:5" ht="16.5" customHeight="1">
       <c r="A54" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B54" s="145" t="s">
         <v>570</v>
       </c>
       <c r="C54" s="145" t="s">
         <v>558</v>
       </c>
       <c r="D54" s="231">
         <f>'Tabel 9'!B16</f>
         <v>0</v>
       </c>
       <c r="E54" s="233"/>
     </row>
-    <row r="55" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:5" ht="16.5" customHeight="1">
       <c r="A55" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B55" s="145" t="s">
         <v>571</v>
       </c>
       <c r="C55" s="145" t="s">
         <v>559</v>
       </c>
       <c r="D55" s="231">
         <f>'Tabel 9'!B17</f>
         <v>0</v>
       </c>
       <c r="E55" s="233"/>
     </row>
-    <row r="56" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5" ht="16.5" customHeight="1">
       <c r="A56" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B56" s="145" t="s">
         <v>572</v>
       </c>
       <c r="C56" s="145" t="s">
         <v>426</v>
       </c>
       <c r="D56" s="231">
         <f>'Tabel 9'!D15</f>
         <v>0</v>
       </c>
       <c r="E56" s="233"/>
     </row>
-    <row r="57" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:5" ht="16.5" customHeight="1">
       <c r="A57" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B57" s="145" t="s">
         <v>573</v>
       </c>
       <c r="C57" s="145" t="s">
         <v>427</v>
       </c>
       <c r="D57" s="231">
         <f>'Tabel 9'!E15</f>
         <v>0</v>
       </c>
       <c r="E57" s="233"/>
     </row>
-    <row r="58" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:5" ht="16.5" customHeight="1">
       <c r="A58" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B58" s="145" t="s">
         <v>574</v>
       </c>
       <c r="C58" s="228" t="s">
         <v>541</v>
       </c>
       <c r="D58" s="231">
         <f>'Tabel 9'!H23</f>
         <v>0</v>
       </c>
       <c r="E58" s="233"/>
     </row>
-    <row r="59" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:5" ht="16.5" customHeight="1">
       <c r="A59" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B59" s="145" t="s">
         <v>575</v>
       </c>
       <c r="C59" s="228" t="s">
         <v>542</v>
       </c>
       <c r="D59" s="231">
         <f>'Tabel 9'!I23</f>
         <v>0</v>
       </c>
       <c r="E59" s="233"/>
     </row>
-    <row r="60" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:5" ht="16.5" customHeight="1">
       <c r="A60" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B60" s="145" t="s">
         <v>576</v>
       </c>
       <c r="C60" s="228" t="s">
         <v>543</v>
       </c>
       <c r="D60" s="231">
         <f>'Tabel 9'!H24</f>
         <v>0</v>
       </c>
       <c r="E60" s="233"/>
     </row>
-    <row r="61" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:5" ht="16.5" customHeight="1">
       <c r="A61" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B61" s="145" t="s">
         <v>577</v>
       </c>
       <c r="C61" s="228" t="s">
         <v>544</v>
       </c>
       <c r="D61" s="231">
         <f>'Tabel 9'!I24</f>
         <v>0</v>
       </c>
       <c r="E61" s="233"/>
     </row>
-    <row r="62" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:5" ht="16.5" customHeight="1">
       <c r="A62" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B62" s="145" t="s">
         <v>578</v>
       </c>
       <c r="C62" s="145" t="s">
         <v>545</v>
       </c>
       <c r="D62" s="231">
         <f>'Tabel 9'!H25</f>
         <v>0</v>
       </c>
       <c r="E62" s="233"/>
     </row>
-    <row r="63" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:5" ht="16.5" customHeight="1">
       <c r="A63" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B63" s="145" t="s">
         <v>579</v>
       </c>
       <c r="C63" s="145" t="s">
         <v>546</v>
       </c>
       <c r="D63" s="231">
         <f>'Tabel 9'!I25</f>
         <v>0</v>
       </c>
       <c r="E63" s="233"/>
     </row>
-    <row r="64" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:5" ht="16.5" customHeight="1">
       <c r="A64" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B64" s="145" t="s">
         <v>580</v>
       </c>
       <c r="C64" s="145" t="s">
         <v>423</v>
       </c>
       <c r="D64" s="231">
         <f>'Tabel 9'!B23</f>
         <v>0</v>
       </c>
       <c r="E64" s="233"/>
     </row>
-    <row r="65" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:5" ht="16.5" customHeight="1">
       <c r="A65" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B65" s="145" t="s">
         <v>581</v>
       </c>
       <c r="C65" s="145" t="s">
         <v>424</v>
       </c>
       <c r="D65" s="231">
         <f>'Tabel 9'!B24</f>
         <v>0</v>
       </c>
       <c r="E65" s="233"/>
     </row>
-    <row r="66" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:5" ht="16.5" customHeight="1">
       <c r="A66" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B66" s="145" t="s">
         <v>582</v>
       </c>
       <c r="C66" s="145" t="s">
         <v>558</v>
       </c>
       <c r="D66" s="231">
         <f>'Tabel 9'!B25</f>
         <v>0</v>
       </c>
       <c r="E66" s="233"/>
     </row>
-    <row r="67" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:5" ht="16.5" customHeight="1">
       <c r="A67" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B67" s="145" t="s">
         <v>583</v>
       </c>
       <c r="C67" s="145" t="s">
         <v>426</v>
       </c>
       <c r="D67" s="231">
         <f>'Tabel 9'!E23</f>
         <v>0</v>
       </c>
       <c r="E67" s="233"/>
     </row>
-    <row r="68" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:5" ht="16.5" customHeight="1">
       <c r="A68" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B68" s="145" t="s">
         <v>584</v>
       </c>
       <c r="C68" s="145" t="s">
         <v>427</v>
       </c>
       <c r="D68" s="231">
         <f>'Tabel 9'!F24</f>
         <v>0</v>
       </c>
       <c r="E68" s="233"/>
     </row>
-    <row r="69" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:5" ht="16.5" customHeight="1">
       <c r="A69" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B69" s="145" t="s">
         <v>585</v>
       </c>
       <c r="C69" s="145" t="s">
         <v>428</v>
       </c>
       <c r="D69" s="231">
         <f>'Tabel 9'!G25</f>
         <v>0</v>
       </c>
       <c r="E69" s="233"/>
     </row>
-    <row r="70" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:5" ht="15.75" customHeight="1">
       <c r="A70" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B70" s="235" t="s">
         <v>687</v>
       </c>
       <c r="C70" s="145" t="s">
         <v>547</v>
       </c>
       <c r="D70" s="236">
         <f>'Tabel 9'!J31</f>
         <v>0</v>
       </c>
       <c r="E70" s="237"/>
     </row>
-    <row r="71" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:5" ht="15.75" customHeight="1">
       <c r="A71" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B71" s="235" t="s">
         <v>688</v>
       </c>
       <c r="C71" s="145" t="s">
         <v>548</v>
       </c>
       <c r="D71" s="236">
         <f>'Tabel 9'!K31</f>
         <v>0</v>
       </c>
       <c r="E71" s="237"/>
     </row>
-    <row r="72" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:5" ht="15.75" customHeight="1">
       <c r="A72" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B72" s="235" t="s">
         <v>689</v>
       </c>
       <c r="C72" s="145" t="s">
         <v>549</v>
       </c>
       <c r="D72" s="236">
         <f>'Tabel 9'!J32</f>
         <v>0</v>
       </c>
       <c r="E72" s="237"/>
     </row>
-    <row r="73" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:5" ht="15.75" customHeight="1">
       <c r="A73" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B73" s="235" t="s">
         <v>690</v>
       </c>
       <c r="C73" s="145" t="s">
         <v>550</v>
       </c>
       <c r="D73" s="236">
         <f>'Tabel 9'!K32</f>
         <v>0</v>
       </c>
       <c r="E73" s="237"/>
     </row>
-    <row r="74" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:5" ht="15.75" customHeight="1">
       <c r="A74" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B74" s="235" t="s">
         <v>691</v>
       </c>
       <c r="C74" s="145" t="s">
         <v>551</v>
       </c>
       <c r="D74" s="236">
         <f>'Tabel 9'!J33</f>
         <v>0</v>
       </c>
       <c r="E74" s="237"/>
     </row>
-    <row r="75" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:5" ht="15.75" customHeight="1">
       <c r="A75" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B75" s="235" t="s">
         <v>692</v>
       </c>
       <c r="C75" s="145" t="s">
         <v>552</v>
       </c>
       <c r="D75" s="236">
         <f>'Tabel 9'!K33</f>
         <v>0</v>
       </c>
       <c r="E75" s="237"/>
     </row>
-    <row r="76" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:5" ht="15.75" customHeight="1">
       <c r="A76" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B76" s="235" t="s">
         <v>693</v>
       </c>
       <c r="C76" s="145" t="s">
         <v>553</v>
       </c>
       <c r="D76" s="236">
         <f>'Tabel 9'!J34</f>
         <v>0</v>
       </c>
       <c r="E76" s="237"/>
     </row>
-    <row r="77" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:5" ht="15.75" customHeight="1">
       <c r="A77" s="235" t="s">
         <v>420</v>
       </c>
       <c r="B77" s="235" t="s">
         <v>694</v>
       </c>
       <c r="C77" s="145" t="s">
         <v>554</v>
       </c>
       <c r="D77" s="236">
         <f>'Tabel 9'!K34</f>
         <v>0</v>
       </c>
       <c r="E77" s="237"/>
     </row>
-    <row r="78" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:5" ht="15.75" customHeight="1">
       <c r="A78" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B78" s="145" t="s">
         <v>695</v>
       </c>
       <c r="C78" s="228" t="s">
         <v>421</v>
       </c>
       <c r="D78" s="229">
         <f>'Tabel 9'!B31</f>
         <v>0</v>
       </c>
       <c r="E78" s="233"/>
     </row>
-    <row r="79" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:5" ht="15.75" customHeight="1">
       <c r="A79" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B79" s="145" t="s">
         <v>696</v>
       </c>
       <c r="C79" s="228" t="s">
         <v>422</v>
       </c>
       <c r="D79" s="229">
         <f>'Tabel 9'!B32</f>
         <v>0</v>
       </c>
       <c r="E79" s="233"/>
     </row>
-    <row r="80" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:5" ht="15.75" customHeight="1">
       <c r="A80" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B80" s="145" t="s">
         <v>697</v>
       </c>
       <c r="C80" s="228" t="s">
         <v>423</v>
       </c>
       <c r="D80" s="229">
         <f>'Tabel 9'!B33</f>
         <v>0</v>
       </c>
       <c r="E80" s="233"/>
     </row>
-    <row r="81" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:5" ht="15.75" customHeight="1">
       <c r="A81" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B81" s="145" t="s">
         <v>698</v>
       </c>
       <c r="C81" s="228" t="s">
         <v>424</v>
       </c>
       <c r="D81" s="229">
         <f>'Tabel 9'!B34</f>
         <v>0</v>
       </c>
       <c r="E81" s="233"/>
     </row>
-    <row r="82" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:5" ht="15.75" customHeight="1">
       <c r="A82" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B82" s="145" t="s">
         <v>699</v>
       </c>
       <c r="C82" s="228" t="s">
         <v>425</v>
       </c>
       <c r="D82" s="229">
         <f>'Tabel 9'!F31</f>
         <v>0</v>
       </c>
       <c r="E82" s="233"/>
     </row>
-    <row r="83" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:5" ht="15.75" customHeight="1">
       <c r="A83" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B83" s="145" t="s">
         <v>700</v>
       </c>
       <c r="C83" s="228" t="s">
         <v>426</v>
       </c>
       <c r="D83" s="229">
         <f>'Tabel 9'!G32</f>
         <v>0</v>
       </c>
       <c r="E83" s="233"/>
     </row>
-    <row r="84" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:5" ht="15.75" customHeight="1">
       <c r="A84" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B84" s="145" t="s">
         <v>701</v>
       </c>
       <c r="C84" s="228" t="s">
         <v>427</v>
       </c>
       <c r="D84" s="229">
         <f>'Tabel 9'!H33</f>
         <v>0</v>
       </c>
       <c r="E84" s="233"/>
     </row>
-    <row r="85" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:5" ht="15.75" customHeight="1">
       <c r="A85" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B85" s="145" t="s">
         <v>702</v>
       </c>
       <c r="C85" s="228" t="s">
         <v>428</v>
       </c>
       <c r="D85" s="229">
         <f>'Tabel 9'!I34</f>
         <v>0</v>
       </c>
       <c r="E85" s="233"/>
     </row>
-    <row r="86" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:5" ht="15.75" customHeight="1">
       <c r="A86" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B86" s="145" t="s">
         <v>703</v>
       </c>
       <c r="C86" s="145" t="s">
         <v>586</v>
       </c>
       <c r="D86" s="229">
         <f>'Tabel 9'!G40</f>
         <v>0</v>
       </c>
       <c r="E86" s="233"/>
     </row>
-    <row r="87" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:5" ht="15.75" customHeight="1">
       <c r="A87" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B87" s="145" t="s">
         <v>704</v>
       </c>
       <c r="C87" s="145" t="s">
         <v>587</v>
       </c>
       <c r="D87" s="229">
         <f>'Tabel 9'!H40</f>
         <v>0</v>
       </c>
       <c r="E87" s="233"/>
     </row>
-    <row r="88" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:5" ht="15.75" customHeight="1">
       <c r="A88" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B88" s="145" t="s">
         <v>705</v>
       </c>
       <c r="C88" s="145" t="s">
         <v>588</v>
       </c>
       <c r="D88" s="229">
         <f>'Tabel 9'!G41</f>
         <v>0</v>
       </c>
       <c r="E88" s="233"/>
     </row>
-    <row r="89" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:5" ht="15.75" customHeight="1">
       <c r="A89" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B89" s="145" t="s">
         <v>706</v>
       </c>
       <c r="C89" s="145" t="s">
         <v>589</v>
       </c>
       <c r="D89" s="229">
         <f>'Tabel 9'!H41</f>
         <v>0</v>
       </c>
       <c r="E89" s="233"/>
     </row>
-    <row r="90" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:5" ht="15.75" customHeight="1">
       <c r="A90" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B90" s="145" t="s">
         <v>707</v>
       </c>
       <c r="C90" s="145" t="s">
         <v>590</v>
       </c>
       <c r="D90" s="32">
         <f>'Tabel 9'!G42</f>
         <v>0</v>
       </c>
       <c r="E90" s="233"/>
     </row>
-    <row r="91" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:5" ht="15.75" customHeight="1">
       <c r="A91" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B91" s="145" t="s">
         <v>708</v>
       </c>
       <c r="C91" s="145" t="s">
         <v>591</v>
       </c>
       <c r="D91" s="229">
         <f>'Tabel 9'!H42</f>
         <v>0</v>
       </c>
       <c r="E91" s="233"/>
     </row>
-    <row r="92" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:5" ht="15.75" customHeight="1">
       <c r="A92" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B92" s="145" t="s">
         <v>709</v>
       </c>
       <c r="C92" s="145" t="s">
         <v>424</v>
       </c>
       <c r="D92" s="229">
         <f>'Tabel 9'!B40</f>
         <v>0</v>
       </c>
       <c r="E92" s="233"/>
     </row>
-    <row r="93" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:5" ht="15.75" customHeight="1">
       <c r="A93" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B93" s="145" t="s">
         <v>710</v>
       </c>
       <c r="C93" s="145" t="s">
         <v>558</v>
       </c>
       <c r="D93" s="229">
         <f>'Tabel 9'!B41</f>
         <v>0</v>
       </c>
       <c r="E93" s="233"/>
     </row>
-    <row r="94" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:5" ht="15.75" customHeight="1">
       <c r="A94" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B94" s="145" t="s">
         <v>711</v>
       </c>
       <c r="C94" s="145" t="s">
         <v>559</v>
       </c>
       <c r="D94" s="229">
         <f>'Tabel 9'!B42</f>
         <v>0</v>
       </c>
       <c r="E94" s="233"/>
     </row>
-    <row r="95" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:5" ht="15.75" customHeight="1">
       <c r="A95" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B95" s="145" t="s">
         <v>712</v>
       </c>
       <c r="C95" s="145" t="s">
         <v>426</v>
       </c>
       <c r="D95" s="229">
         <f>'Tabel 9'!D40</f>
         <v>0</v>
       </c>
       <c r="E95" s="233"/>
     </row>
-    <row r="96" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:5" ht="15.75" customHeight="1">
       <c r="A96" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B96" s="145" t="s">
         <v>713</v>
       </c>
       <c r="C96" s="145" t="s">
         <v>427</v>
       </c>
       <c r="D96" s="229">
         <f>'Tabel 9'!E41</f>
         <v>0</v>
       </c>
       <c r="E96" s="233"/>
     </row>
-    <row r="97" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:5" ht="15.75" customHeight="1">
       <c r="A97" s="228" t="s">
         <v>420</v>
       </c>
       <c r="B97" s="145" t="s">
         <v>714</v>
       </c>
       <c r="C97" s="145" t="s">
         <v>428</v>
       </c>
       <c r="D97" s="229">
         <f>'Tabel 9'!F42</f>
         <v>0</v>
       </c>
       <c r="E97" s="233"/>
     </row>
-    <row r="98" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:5" ht="15.75" customHeight="1">
       <c r="A98" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B98" s="145" t="s">
         <v>715</v>
       </c>
       <c r="C98" s="145" t="s">
         <v>593</v>
       </c>
       <c r="D98" s="229">
         <f>'Tabel 9'!J48</f>
         <v>0</v>
       </c>
       <c r="E98" s="233"/>
     </row>
-    <row r="99" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:5" ht="15.75" customHeight="1">
       <c r="A99" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B99" s="145" t="s">
         <v>716</v>
       </c>
       <c r="C99" s="145" t="s">
         <v>594</v>
       </c>
       <c r="D99" s="229">
         <f>'Tabel 9'!K48</f>
         <v>0</v>
       </c>
       <c r="E99" s="233"/>
     </row>
-    <row r="100" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:5" ht="15.75" customHeight="1">
       <c r="A100" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B100" s="145" t="s">
         <v>717</v>
       </c>
       <c r="C100" s="145" t="s">
         <v>595</v>
       </c>
       <c r="D100" s="229">
         <f>'Tabel 9'!J49</f>
         <v>0</v>
       </c>
       <c r="E100" s="233"/>
     </row>
-    <row r="101" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:5" ht="15.75" customHeight="1">
       <c r="A101" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B101" s="145" t="s">
         <v>718</v>
       </c>
       <c r="C101" s="145" t="s">
         <v>596</v>
       </c>
       <c r="D101" s="229">
         <f>'Tabel 9'!K49</f>
         <v>0</v>
       </c>
       <c r="E101" s="233"/>
     </row>
-    <row r="102" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:5" ht="15.75" customHeight="1">
       <c r="A102" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B102" s="145" t="s">
         <v>719</v>
       </c>
       <c r="C102" s="145" t="s">
         <v>597</v>
       </c>
       <c r="D102" s="229">
         <f>'Tabel 9'!J50</f>
         <v>0</v>
       </c>
       <c r="E102" s="233"/>
     </row>
-    <row r="103" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:5" ht="15.75" customHeight="1">
       <c r="A103" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B103" s="145" t="s">
         <v>720</v>
       </c>
       <c r="C103" s="145" t="s">
         <v>598</v>
       </c>
       <c r="D103" s="229">
         <f>'Tabel 9'!K50</f>
         <v>0</v>
       </c>
       <c r="E103" s="233"/>
     </row>
-    <row r="104" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:5" ht="15.75" customHeight="1">
       <c r="A104" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B104" s="145" t="s">
         <v>721</v>
       </c>
       <c r="C104" s="145" t="s">
         <v>599</v>
       </c>
       <c r="D104" s="229">
         <f>'Tabel 9'!J51</f>
         <v>0</v>
       </c>
       <c r="E104" s="233"/>
     </row>
-    <row r="105" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:5" ht="15.75" customHeight="1">
       <c r="A105" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B105" s="145" t="s">
         <v>722</v>
       </c>
       <c r="C105" s="145" t="s">
         <v>600</v>
       </c>
       <c r="D105" s="229">
         <f>'Tabel 9'!K51</f>
         <v>0</v>
       </c>
       <c r="E105" s="233"/>
     </row>
-    <row r="106" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:5" ht="15.75" customHeight="1">
       <c r="A106" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B106" s="145" t="s">
         <v>723</v>
       </c>
       <c r="C106" s="145" t="s">
         <v>601</v>
       </c>
       <c r="D106" s="229">
         <f>'Tabel 9'!J52</f>
         <v>0</v>
       </c>
       <c r="E106" s="233"/>
     </row>
-    <row r="107" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:5" ht="15.75" customHeight="1">
       <c r="A107" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B107" s="145" t="s">
         <v>724</v>
       </c>
       <c r="C107" s="145" t="s">
         <v>602</v>
       </c>
       <c r="D107" s="229">
         <f>'Tabel 9'!K52</f>
         <v>0</v>
       </c>
       <c r="E107" s="233"/>
     </row>
-    <row r="108" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:5" ht="15.75" customHeight="1">
       <c r="A108" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B108" s="145" t="s">
         <v>725</v>
       </c>
       <c r="C108" s="145" t="s">
         <v>421</v>
       </c>
       <c r="D108" s="229">
         <f>'Tabel 9'!B48</f>
         <v>0</v>
       </c>
       <c r="E108" s="233"/>
     </row>
-    <row r="109" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:5" ht="15.75" customHeight="1">
       <c r="A109" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B109" s="145" t="s">
         <v>726</v>
       </c>
       <c r="C109" s="145" t="s">
         <v>422</v>
       </c>
       <c r="D109" s="229">
         <f>'Tabel 9'!B49</f>
         <v>0</v>
       </c>
       <c r="E109" s="233"/>
     </row>
-    <row r="110" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:5" ht="15.75" customHeight="1">
       <c r="A110" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B110" s="145" t="s">
         <v>727</v>
       </c>
       <c r="C110" s="145" t="s">
         <v>423</v>
       </c>
       <c r="D110" s="229">
         <f>'Tabel 9'!B50</f>
         <v>0</v>
       </c>
       <c r="E110" s="233"/>
     </row>
-    <row r="111" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:5" ht="15.75" customHeight="1">
       <c r="A111" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B111" s="145" t="s">
         <v>728</v>
       </c>
       <c r="C111" s="145" t="s">
         <v>424</v>
       </c>
       <c r="D111" s="229">
         <f>'Tabel 9'!B51</f>
         <v>0</v>
       </c>
       <c r="E111" s="233"/>
     </row>
-    <row r="112" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:5" ht="15.75" customHeight="1">
       <c r="A112" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B112" s="145" t="s">
         <v>729</v>
       </c>
       <c r="C112" s="145" t="s">
         <v>558</v>
       </c>
       <c r="D112" s="229">
         <f>'Tabel 9'!B52</f>
         <v>0</v>
       </c>
       <c r="E112" s="233"/>
     </row>
-    <row r="113" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:5" ht="15.75" customHeight="1">
       <c r="A113" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B113" s="145" t="s">
         <v>730</v>
       </c>
       <c r="C113" s="145" t="s">
         <v>592</v>
       </c>
       <c r="D113" s="229">
         <f>'Tabel 9'!E48</f>
         <v>0</v>
       </c>
       <c r="E113" s="233"/>
     </row>
-    <row r="114" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:5" ht="15.75" customHeight="1">
       <c r="A114" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B114" s="145" t="s">
         <v>731</v>
       </c>
       <c r="C114" s="145" t="s">
         <v>425</v>
       </c>
       <c r="D114" s="229">
         <f>'Tabel 9'!F49</f>
         <v>0</v>
       </c>
       <c r="E114" s="233"/>
     </row>
-    <row r="115" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:5" ht="15.75" customHeight="1">
       <c r="A115" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B115" s="145" t="s">
         <v>732</v>
       </c>
       <c r="C115" s="145" t="s">
         <v>426</v>
       </c>
       <c r="D115" s="229">
         <f>'Tabel 9'!G50</f>
         <v>0</v>
       </c>
       <c r="E115" s="233"/>
     </row>
-    <row r="116" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:5" ht="15.75" customHeight="1">
       <c r="A116" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B116" s="145" t="s">
         <v>733</v>
       </c>
       <c r="C116" s="145" t="s">
         <v>427</v>
       </c>
       <c r="D116" s="229">
         <f>'Tabel 9'!H51</f>
         <v>0</v>
       </c>
       <c r="E116" s="233"/>
     </row>
-    <row r="117" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:5" ht="15.75" customHeight="1">
       <c r="A117" s="145" t="s">
         <v>420</v>
       </c>
       <c r="B117" s="145" t="s">
         <v>734</v>
       </c>
       <c r="C117" s="145" t="s">
         <v>428</v>
       </c>
       <c r="D117" s="229">
         <f>'Tabel 9'!I52</f>
         <v>0</v>
       </c>
       <c r="E117" s="233"/>
     </row>
-    <row r="118" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:5" ht="15.75" customHeight="1">
       <c r="A118" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B118" s="145" t="s">
         <v>735</v>
       </c>
       <c r="C118" s="145" t="s">
         <v>614</v>
       </c>
       <c r="D118" s="229">
         <f>'Tabel 10a'!B16</f>
         <v>0</v>
       </c>
       <c r="E118" s="233"/>
     </row>
-    <row r="119" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:5" ht="15.75" customHeight="1">
       <c r="A119" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B119" s="145" t="s">
         <v>736</v>
       </c>
       <c r="C119" s="145" t="s">
         <v>615</v>
       </c>
       <c r="D119" s="229">
         <f>'Tabel 10a'!B17</f>
         <v>0</v>
       </c>
       <c r="E119" s="233"/>
     </row>
-    <row r="120" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:5" ht="15.75" customHeight="1">
       <c r="A120" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B120" s="145" t="s">
         <v>737</v>
       </c>
       <c r="C120" s="145" t="s">
         <v>616</v>
       </c>
       <c r="D120" s="229">
         <f>'Tabel 10a'!B18</f>
         <v>0</v>
       </c>
       <c r="E120" s="233"/>
     </row>
-    <row r="121" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:5" ht="15.75" customHeight="1">
       <c r="A121" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B121" s="145" t="s">
         <v>738</v>
       </c>
       <c r="C121" s="145" t="s">
         <v>603</v>
       </c>
       <c r="D121" s="229">
         <f>'Tabel 10a'!C16</f>
         <v>0</v>
       </c>
       <c r="E121" s="233"/>
     </row>
-    <row r="122" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:5" ht="15.75" customHeight="1">
       <c r="A122" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B122" s="145" t="s">
         <v>739</v>
       </c>
       <c r="C122" s="145" t="s">
         <v>604</v>
       </c>
       <c r="D122" s="229">
         <f>'Tabel 10a'!C17</f>
         <v>0</v>
       </c>
       <c r="E122" s="233"/>
     </row>
-    <row r="123" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:5" ht="15.75" customHeight="1">
       <c r="A123" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B123" s="145" t="s">
         <v>740</v>
       </c>
       <c r="C123" s="145" t="s">
         <v>617</v>
       </c>
       <c r="D123" s="229">
         <f>'Tabel 10a'!C18</f>
         <v>0</v>
       </c>
       <c r="E123" s="233"/>
     </row>
-    <row r="124" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:5" ht="15.75" customHeight="1">
       <c r="A124" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B124" s="145" t="s">
         <v>741</v>
       </c>
       <c r="C124" s="145" t="s">
         <v>605</v>
       </c>
       <c r="D124" s="229">
         <f>'Tabel 10a'!D16</f>
         <v>0</v>
       </c>
       <c r="E124" s="233"/>
     </row>
-    <row r="125" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:5" ht="15.75" customHeight="1">
       <c r="A125" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B125" s="145" t="s">
         <v>742</v>
       </c>
       <c r="C125" s="145" t="s">
         <v>606</v>
       </c>
       <c r="D125" s="229">
         <f>'Tabel 10a'!E16</f>
         <v>0</v>
       </c>
       <c r="E125" s="233"/>
     </row>
-    <row r="126" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:5" ht="15.75" customHeight="1">
       <c r="A126" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B126" s="145" t="s">
         <v>743</v>
       </c>
       <c r="C126" s="145" t="s">
         <v>607</v>
       </c>
       <c r="D126" s="229">
         <f>'Tabel 10a'!F16</f>
         <v>0</v>
       </c>
       <c r="E126" s="233"/>
     </row>
-    <row r="127" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:5" ht="15.75" customHeight="1">
       <c r="A127" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B127" s="228" t="s">
         <v>744</v>
       </c>
       <c r="C127" s="145" t="s">
         <v>608</v>
       </c>
       <c r="D127" s="229">
         <f>'Tabel 10a'!D17</f>
         <v>0</v>
       </c>
       <c r="E127" s="233"/>
     </row>
-    <row r="128" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:5" ht="15.75" customHeight="1">
       <c r="A128" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B128" s="228" t="s">
         <v>745</v>
       </c>
       <c r="C128" s="145" t="s">
         <v>609</v>
       </c>
       <c r="D128" s="229">
         <f>'Tabel 10a'!E17</f>
         <v>0</v>
       </c>
       <c r="E128" s="233"/>
     </row>
-    <row r="129" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:5" ht="15.75" customHeight="1">
       <c r="A129" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B129" s="228" t="s">
         <v>746</v>
       </c>
       <c r="C129" s="145" t="s">
         <v>610</v>
       </c>
       <c r="D129" s="229">
         <f>'Tabel 10a'!F17</f>
         <v>0</v>
       </c>
       <c r="E129" s="233"/>
     </row>
-    <row r="130" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:5" ht="15.75" customHeight="1">
       <c r="A130" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B130" s="228" t="s">
         <v>747</v>
       </c>
       <c r="C130" s="145" t="s">
         <v>612</v>
       </c>
       <c r="D130" s="229">
         <f>'Tabel 10a'!D18</f>
         <v>0</v>
       </c>
       <c r="E130" s="233"/>
     </row>
-    <row r="131" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:5" ht="15.75" customHeight="1">
       <c r="A131" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B131" s="228" t="s">
         <v>748</v>
       </c>
       <c r="C131" s="145" t="s">
         <v>613</v>
       </c>
       <c r="D131" s="229">
         <f>'Tabel 10a'!E18</f>
         <v>0</v>
       </c>
       <c r="E131" s="233"/>
     </row>
-    <row r="132" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:5" ht="15.75" customHeight="1">
       <c r="A132" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B132" s="228" t="s">
         <v>749</v>
       </c>
       <c r="C132" s="145" t="s">
         <v>611</v>
       </c>
       <c r="D132" s="229">
         <f>'Tabel 10a'!F18</f>
         <v>0</v>
       </c>
       <c r="E132" s="233"/>
     </row>
-    <row r="133" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:5" ht="15.75" customHeight="1">
       <c r="A133" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B133" s="228" t="s">
         <v>750</v>
       </c>
       <c r="C133" s="145" t="s">
         <v>618</v>
       </c>
       <c r="D133" s="229">
         <f>'Tabel 10a'!B25</f>
         <v>0</v>
       </c>
       <c r="E133" s="233"/>
     </row>
-    <row r="134" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:5" ht="15.75" customHeight="1">
       <c r="A134" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B134" s="228" t="s">
         <v>751</v>
       </c>
       <c r="C134" s="145" t="s">
         <v>619</v>
       </c>
       <c r="D134" s="229">
         <f>'Tabel 10a'!B26</f>
         <v>0</v>
       </c>
       <c r="E134" s="233"/>
     </row>
-    <row r="135" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:5" ht="15.75" customHeight="1">
       <c r="A135" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B135" s="228" t="s">
         <v>752</v>
       </c>
       <c r="C135" s="145" t="s">
         <v>620</v>
       </c>
       <c r="D135" s="229">
         <f>'Tabel 10a'!B27</f>
         <v>0</v>
       </c>
       <c r="E135" s="233"/>
     </row>
-    <row r="136" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:5" ht="15.75" customHeight="1">
       <c r="A136" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B136" s="228" t="s">
         <v>753</v>
       </c>
       <c r="C136" s="145" t="s">
         <v>621</v>
       </c>
       <c r="D136" s="229">
         <f>'Tabel 10a'!C25</f>
         <v>0</v>
       </c>
       <c r="E136" s="233"/>
     </row>
-    <row r="137" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:5" ht="15.75" customHeight="1">
       <c r="A137" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B137" s="228" t="s">
         <v>754</v>
       </c>
       <c r="C137" s="145" t="s">
         <v>622</v>
       </c>
       <c r="D137" s="229">
         <f>'Tabel 10a'!C26</f>
         <v>0</v>
       </c>
       <c r="E137" s="233"/>
     </row>
-    <row r="138" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:5" ht="15.75" customHeight="1">
       <c r="A138" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B138" s="228" t="s">
         <v>755</v>
       </c>
       <c r="C138" s="145" t="s">
         <v>623</v>
       </c>
       <c r="D138" s="229">
         <f>'Tabel 10a'!C27</f>
         <v>0</v>
       </c>
       <c r="E138" s="233"/>
     </row>
-    <row r="139" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:5" ht="15.75" customHeight="1">
       <c r="A139" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B139" s="228" t="s">
         <v>756</v>
       </c>
       <c r="C139" s="145" t="s">
         <v>624</v>
       </c>
       <c r="D139" s="229">
         <f>'Tabel 10a'!D25</f>
         <v>0</v>
       </c>
       <c r="E139" s="233"/>
     </row>
-    <row r="140" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:5" ht="15.75" customHeight="1">
       <c r="A140" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B140" s="228" t="s">
         <v>757</v>
       </c>
       <c r="C140" s="145" t="s">
         <v>625</v>
       </c>
       <c r="D140" s="229">
         <f>'Tabel 10a'!E25</f>
         <v>0</v>
       </c>
       <c r="E140" s="233"/>
     </row>
-    <row r="141" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:5" ht="15.75" customHeight="1">
       <c r="A141" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B141" s="228" t="s">
         <v>758</v>
       </c>
       <c r="C141" s="145" t="s">
         <v>626</v>
       </c>
       <c r="D141" s="229">
         <f>'Tabel 10a'!F25</f>
         <v>0</v>
       </c>
       <c r="E141" s="233"/>
     </row>
-    <row r="142" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:5" ht="15.75" customHeight="1">
       <c r="A142" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B142" s="228" t="s">
         <v>759</v>
       </c>
       <c r="C142" s="145" t="s">
         <v>627</v>
       </c>
       <c r="D142" s="229">
         <f>'Tabel 10a'!D26</f>
         <v>0</v>
       </c>
       <c r="E142" s="233"/>
     </row>
-    <row r="143" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:5" ht="15.75" customHeight="1">
       <c r="A143" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B143" s="228" t="s">
         <v>760</v>
       </c>
       <c r="C143" s="145" t="s">
         <v>628</v>
       </c>
       <c r="D143" s="229">
         <f>'Tabel 10a'!E26</f>
         <v>0</v>
       </c>
       <c r="E143" s="233"/>
     </row>
-    <row r="144" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:5" ht="15.75" customHeight="1">
       <c r="A144" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B144" s="228" t="s">
         <v>761</v>
       </c>
       <c r="C144" s="145" t="s">
         <v>629</v>
       </c>
       <c r="D144" s="229">
         <f>'Tabel 10a'!F26</f>
         <v>0</v>
       </c>
       <c r="E144" s="233"/>
     </row>
-    <row r="145" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:5" ht="15.75" customHeight="1">
       <c r="A145" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B145" s="228" t="s">
         <v>762</v>
       </c>
       <c r="C145" s="145" t="s">
         <v>630</v>
       </c>
       <c r="D145" s="229">
         <f>'Tabel 10a'!D27</f>
         <v>0</v>
       </c>
       <c r="E145" s="233"/>
     </row>
-    <row r="146" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:5" ht="15.75" customHeight="1">
       <c r="A146" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B146" s="228" t="s">
         <v>763</v>
       </c>
       <c r="C146" s="145" t="s">
         <v>631</v>
       </c>
       <c r="D146" s="229">
         <f>'Tabel 10a'!E27</f>
         <v>0</v>
       </c>
       <c r="E146" s="233"/>
     </row>
-    <row r="147" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:5" ht="15.75" customHeight="1">
       <c r="A147" s="228" t="s">
         <v>429</v>
       </c>
       <c r="B147" s="228" t="s">
         <v>764</v>
       </c>
       <c r="C147" s="145" t="s">
         <v>632</v>
       </c>
       <c r="D147" s="229">
         <f>'Tabel 10a'!F27</f>
         <v>0</v>
       </c>
       <c r="E147" s="233"/>
     </row>
-    <row r="148" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:5" ht="15.75" customHeight="1">
       <c r="A148" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B148" s="145" t="s">
         <v>765</v>
       </c>
       <c r="C148" s="145" t="s">
         <v>633</v>
       </c>
       <c r="D148" s="229">
         <f>'Tabel 10b'!D7</f>
         <v>0</v>
       </c>
       <c r="E148" s="233"/>
     </row>
-    <row r="149" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:5" ht="15.75" customHeight="1">
       <c r="A149" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B149" s="228" t="s">
         <v>766</v>
       </c>
       <c r="C149" s="145" t="s">
         <v>634</v>
       </c>
       <c r="D149" s="229">
         <f>'Tabel 10b'!E7</f>
         <v>0</v>
       </c>
       <c r="E149" s="233"/>
     </row>
-    <row r="150" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:5" ht="15.75" customHeight="1">
       <c r="A150" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B150" s="228" t="s">
         <v>767</v>
       </c>
       <c r="C150" s="145" t="s">
         <v>635</v>
       </c>
       <c r="D150" s="229">
         <f>'Tabel 10b'!F7</f>
         <v>0</v>
       </c>
       <c r="E150" s="233"/>
     </row>
-    <row r="151" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:5" ht="15.75" customHeight="1">
       <c r="A151" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B151" s="228" t="s">
         <v>768</v>
       </c>
       <c r="C151" s="145" t="s">
         <v>636</v>
       </c>
       <c r="D151" s="229">
         <f>'Tabel 10b'!D8</f>
         <v>0</v>
       </c>
       <c r="E151" s="233"/>
     </row>
-    <row r="152" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:5" ht="15.75" customHeight="1">
       <c r="A152" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B152" s="228" t="s">
         <v>769</v>
       </c>
       <c r="C152" s="145" t="s">
         <v>637</v>
       </c>
       <c r="D152" s="229">
         <f>'Tabel 10b'!E8</f>
         <v>0</v>
       </c>
       <c r="E152" s="233"/>
     </row>
-    <row r="153" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:5" ht="15.75" customHeight="1">
       <c r="A153" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B153" s="228" t="s">
         <v>770</v>
       </c>
       <c r="C153" s="145" t="s">
         <v>638</v>
       </c>
       <c r="D153" s="229">
         <f>'Tabel 10b'!F8</f>
         <v>0</v>
       </c>
       <c r="E153" s="233"/>
     </row>
-    <row r="154" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:5" ht="15.75" customHeight="1">
       <c r="A154" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B154" s="228" t="s">
         <v>771</v>
       </c>
       <c r="C154" s="145" t="s">
         <v>648</v>
       </c>
       <c r="D154" s="229">
         <f>'Tabel 10b'!D9</f>
         <v>0</v>
       </c>
       <c r="E154" s="233"/>
     </row>
-    <row r="155" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:5" ht="15.75" customHeight="1">
       <c r="A155" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B155" s="228" t="s">
         <v>772</v>
       </c>
       <c r="C155" s="145" t="s">
         <v>649</v>
       </c>
       <c r="D155" s="229">
         <f>'Tabel 10b'!E9</f>
         <v>0</v>
       </c>
       <c r="E155" s="233"/>
     </row>
-    <row r="156" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:5" ht="15.75" customHeight="1">
       <c r="A156" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B156" s="228" t="s">
         <v>773</v>
       </c>
       <c r="C156" s="145" t="s">
         <v>650</v>
       </c>
       <c r="D156" s="229">
         <f>'Tabel 10b'!F9</f>
         <v>0</v>
       </c>
       <c r="E156" s="233"/>
     </row>
-    <row r="157" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:5" ht="15.75" customHeight="1">
       <c r="A157" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B157" s="228" t="s">
         <v>774</v>
       </c>
       <c r="C157" s="145" t="s">
         <v>639</v>
       </c>
       <c r="D157" s="229">
         <f>'Tabel 10b'!D16</f>
         <v>0</v>
       </c>
       <c r="E157" s="233"/>
     </row>
-    <row r="158" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:5" ht="15.75" customHeight="1">
       <c r="A158" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B158" s="228" t="s">
         <v>775</v>
       </c>
       <c r="C158" s="145" t="s">
         <v>640</v>
       </c>
       <c r="D158" s="229">
         <f>'Tabel 10b'!E16</f>
         <v>0</v>
       </c>
       <c r="E158" s="233"/>
     </row>
-    <row r="159" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:5" ht="15.75" customHeight="1">
       <c r="A159" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B159" s="228" t="s">
         <v>776</v>
       </c>
       <c r="C159" s="145" t="s">
         <v>641</v>
       </c>
       <c r="D159" s="229">
         <f>'Tabel 10b'!F16</f>
         <v>0</v>
       </c>
       <c r="E159" s="233"/>
     </row>
-    <row r="160" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:5" ht="15.75" customHeight="1">
       <c r="A160" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B160" s="228" t="s">
         <v>777</v>
       </c>
       <c r="C160" s="145" t="s">
         <v>642</v>
       </c>
       <c r="D160" s="229">
         <f>'Tabel 10b'!D17</f>
         <v>0</v>
       </c>
       <c r="E160" s="233"/>
     </row>
-    <row r="161" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:5" ht="15.75" customHeight="1">
       <c r="A161" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B161" s="228" t="s">
         <v>778</v>
       </c>
       <c r="C161" s="145" t="s">
         <v>643</v>
       </c>
       <c r="D161" s="229">
         <f>'Tabel 10b'!E17</f>
         <v>0</v>
       </c>
       <c r="E161" s="233"/>
     </row>
-    <row r="162" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:5" ht="15.75" customHeight="1">
       <c r="A162" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B162" s="228" t="s">
         <v>779</v>
       </c>
       <c r="C162" s="145" t="s">
         <v>644</v>
       </c>
       <c r="D162" s="229">
         <f>'Tabel 10b'!F17</f>
         <v>0</v>
       </c>
       <c r="E162" s="233"/>
     </row>
-    <row r="163" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:5" ht="15.75" customHeight="1">
       <c r="A163" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B163" s="228" t="s">
         <v>780</v>
       </c>
       <c r="C163" s="145" t="s">
         <v>645</v>
       </c>
       <c r="D163" s="229">
         <f>'Tabel 10b'!D18</f>
         <v>0</v>
       </c>
       <c r="E163" s="233"/>
     </row>
-    <row r="164" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:5" ht="15.75" customHeight="1">
       <c r="A164" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B164" s="228" t="s">
         <v>781</v>
       </c>
       <c r="C164" s="145" t="s">
         <v>646</v>
       </c>
       <c r="D164" s="229">
         <f>'Tabel 10b'!E18</f>
         <v>0</v>
       </c>
       <c r="E164" s="233"/>
     </row>
-    <row r="165" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:5" ht="15.75" customHeight="1">
       <c r="A165" s="228" t="s">
         <v>430</v>
       </c>
       <c r="B165" s="228" t="s">
         <v>782</v>
       </c>
       <c r="C165" s="145" t="s">
         <v>647</v>
       </c>
       <c r="D165" s="229">
         <f>'Tabel 10b'!F18</f>
         <v>0</v>
       </c>
       <c r="E165" s="233"/>
     </row>
-    <row r="166" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:5" ht="15.75" customHeight="1">
       <c r="A166" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B166" s="145" t="s">
         <v>783</v>
       </c>
       <c r="C166" s="145" t="s">
         <v>660</v>
       </c>
       <c r="D166" s="229">
         <f>SUM('Tabel 10c'!D8:F8)</f>
         <v>0</v>
       </c>
       <c r="E166" s="233"/>
     </row>
-    <row r="167" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:5" ht="15.75" customHeight="1">
       <c r="A167" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B167" s="145" t="s">
         <v>784</v>
       </c>
       <c r="C167" s="145" t="s">
         <v>661</v>
       </c>
       <c r="D167" s="229">
         <f>SUM('Tabel 10c'!D9:F9)</f>
         <v>0</v>
       </c>
       <c r="E167" s="233"/>
     </row>
-    <row r="168" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:5" ht="15.75" customHeight="1">
       <c r="A168" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B168" s="145" t="s">
         <v>785</v>
       </c>
       <c r="C168" s="145" t="s">
         <v>662</v>
       </c>
       <c r="D168" s="229">
         <f>SUM('Tabel 10c'!D10:F10)</f>
         <v>0</v>
       </c>
       <c r="E168" s="233"/>
     </row>
-    <row r="169" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:5" ht="15.75" customHeight="1">
       <c r="A169" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B169" s="145" t="s">
         <v>786</v>
       </c>
       <c r="C169" s="145" t="s">
         <v>651</v>
       </c>
       <c r="D169" s="229">
         <f>'Tabel 10c'!F8</f>
         <v>0</v>
       </c>
       <c r="E169" s="233"/>
     </row>
-    <row r="170" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:5" ht="15.75" customHeight="1">
       <c r="A170" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B170" s="145" t="s">
         <v>787</v>
       </c>
       <c r="C170" s="145" t="s">
         <v>652</v>
       </c>
       <c r="D170" s="229">
         <f>'Tabel 10c'!E8</f>
         <v>0</v>
       </c>
       <c r="E170" s="233"/>
     </row>
-    <row r="171" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:5" ht="15.75" customHeight="1">
       <c r="A171" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B171" s="145" t="s">
         <v>788</v>
       </c>
       <c r="C171" s="145" t="s">
         <v>653</v>
       </c>
       <c r="D171" s="229">
         <f>'Tabel 10c'!D8</f>
         <v>0</v>
       </c>
       <c r="E171" s="233"/>
     </row>
-    <row r="172" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:5" ht="15.75" customHeight="1">
       <c r="A172" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B172" s="145" t="s">
         <v>789</v>
       </c>
       <c r="C172" s="145" t="s">
         <v>654</v>
       </c>
       <c r="D172" s="229">
         <f>'Tabel 10c'!F9</f>
         <v>0</v>
       </c>
       <c r="E172" s="233"/>
     </row>
-    <row r="173" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:5" ht="15.75" customHeight="1">
       <c r="A173" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B173" s="145" t="s">
         <v>790</v>
       </c>
       <c r="C173" s="145" t="s">
         <v>655</v>
       </c>
       <c r="D173" s="229">
         <f>'Tabel 10c'!E9</f>
         <v>0</v>
       </c>
       <c r="E173" s="233"/>
     </row>
-    <row r="174" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:5" ht="15.75" customHeight="1">
       <c r="A174" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B174" s="145" t="s">
         <v>791</v>
       </c>
       <c r="C174" s="145" t="s">
         <v>656</v>
       </c>
       <c r="D174" s="229">
         <f>'Tabel 10c'!D9</f>
         <v>0</v>
       </c>
       <c r="E174" s="233"/>
     </row>
-    <row r="175" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:5" ht="15.75" customHeight="1">
       <c r="A175" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B175" s="145" t="s">
         <v>792</v>
       </c>
       <c r="C175" s="145" t="s">
         <v>657</v>
       </c>
       <c r="D175" s="229">
         <f>'Tabel 10c'!F10</f>
         <v>0</v>
       </c>
       <c r="E175" s="233"/>
     </row>
-    <row r="176" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:5" ht="15.75" customHeight="1">
       <c r="A176" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B176" s="145" t="s">
         <v>793</v>
       </c>
       <c r="C176" s="145" t="s">
         <v>658</v>
       </c>
       <c r="D176" s="229">
         <f>'Tabel 10c'!E10</f>
         <v>0</v>
       </c>
       <c r="E176" s="233"/>
     </row>
-    <row r="177" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:5" ht="15.75" customHeight="1">
       <c r="A177" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B177" s="145" t="s">
         <v>794</v>
       </c>
       <c r="C177" s="145" t="s">
         <v>659</v>
       </c>
       <c r="D177" s="229">
         <f>'Tabel 10c'!D10</f>
         <v>0</v>
       </c>
       <c r="E177" s="233"/>
     </row>
-    <row r="178" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:5" ht="15.75" customHeight="1">
       <c r="A178" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B178" s="228" t="s">
         <v>795</v>
       </c>
       <c r="C178" s="145" t="s">
         <v>663</v>
       </c>
       <c r="D178" s="229">
         <f>SUM('Tabel 10c'!D17:F17)</f>
         <v>0</v>
       </c>
       <c r="E178" s="233"/>
     </row>
-    <row r="179" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:5" ht="15.75" customHeight="1">
       <c r="A179" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B179" s="228" t="s">
         <v>796</v>
       </c>
       <c r="C179" s="145" t="s">
         <v>664</v>
       </c>
       <c r="D179" s="229">
         <f>SUM('Tabel 10c'!D18:F18)</f>
         <v>0</v>
       </c>
       <c r="E179" s="233"/>
     </row>
-    <row r="180" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:5" ht="15.75" customHeight="1">
       <c r="A180" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B180" s="228" t="s">
         <v>797</v>
       </c>
       <c r="C180" s="145" t="s">
         <v>665</v>
       </c>
       <c r="D180" s="229">
         <f>SUM('Tabel 10c'!D19:F19)</f>
         <v>0</v>
       </c>
       <c r="E180" s="233"/>
     </row>
-    <row r="181" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:5" ht="15.75" customHeight="1">
       <c r="A181" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B181" s="228" t="s">
         <v>798</v>
       </c>
       <c r="C181" s="145" t="s">
         <v>666</v>
       </c>
       <c r="D181" s="229">
         <f>'Tabel 10c'!F17</f>
         <v>0</v>
       </c>
       <c r="E181" s="233"/>
     </row>
-    <row r="182" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:5" ht="15.75" customHeight="1">
       <c r="A182" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B182" s="228" t="s">
         <v>799</v>
       </c>
       <c r="C182" s="145" t="s">
         <v>667</v>
       </c>
       <c r="D182" s="229">
         <f>'Tabel 10c'!E17</f>
         <v>0</v>
       </c>
       <c r="E182" s="233"/>
     </row>
-    <row r="183" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:5" ht="15.75" customHeight="1">
       <c r="A183" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B183" s="228" t="s">
         <v>800</v>
       </c>
       <c r="C183" s="145" t="s">
         <v>668</v>
       </c>
       <c r="D183" s="229">
         <f>'Tabel 10c'!D17</f>
         <v>0</v>
       </c>
       <c r="E183" s="233"/>
     </row>
-    <row r="184" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:5" ht="15.75" customHeight="1">
       <c r="A184" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B184" s="228" t="s">
         <v>801</v>
       </c>
       <c r="C184" s="145" t="s">
         <v>669</v>
       </c>
       <c r="D184" s="229">
         <f>'Tabel 10c'!F18</f>
         <v>0</v>
       </c>
       <c r="E184" s="233"/>
     </row>
-    <row r="185" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:5" ht="15.75" customHeight="1">
       <c r="A185" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B185" s="228" t="s">
         <v>802</v>
       </c>
       <c r="C185" s="145" t="s">
         <v>670</v>
       </c>
       <c r="D185" s="229">
         <f>'Tabel 10c'!E18</f>
         <v>0</v>
       </c>
       <c r="E185" s="233"/>
     </row>
-    <row r="186" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:5" ht="15.75" customHeight="1">
       <c r="A186" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B186" s="228" t="s">
         <v>803</v>
       </c>
       <c r="C186" s="145" t="s">
         <v>671</v>
       </c>
       <c r="D186" s="229">
         <f>'Tabel 10c'!D18</f>
         <v>0</v>
       </c>
       <c r="E186" s="233"/>
     </row>
-    <row r="187" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:5" ht="15.75" customHeight="1">
       <c r="A187" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B187" s="228" t="s">
         <v>804</v>
       </c>
       <c r="C187" s="145" t="s">
         <v>672</v>
       </c>
       <c r="D187" s="229">
         <f>'Tabel 10c'!F19</f>
         <v>0</v>
       </c>
       <c r="E187" s="233"/>
     </row>
-    <row r="188" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:5" ht="15.75" customHeight="1">
       <c r="A188" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B188" s="228" t="s">
         <v>805</v>
       </c>
       <c r="C188" s="145" t="s">
         <v>673</v>
       </c>
       <c r="D188" s="229">
         <f>'Tabel 10c'!E19</f>
         <v>0</v>
       </c>
       <c r="E188" s="233"/>
     </row>
-    <row r="189" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:5" ht="15.75" customHeight="1">
       <c r="A189" s="228" t="s">
         <v>431</v>
       </c>
       <c r="B189" s="228" t="s">
         <v>806</v>
       </c>
       <c r="C189" s="145" t="s">
         <v>674</v>
       </c>
       <c r="D189" s="229">
         <f>'Tabel 10c'!D19</f>
         <v>0</v>
       </c>
       <c r="E189" s="233"/>
     </row>
-    <row r="190" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:5" ht="15.75" customHeight="1">
       <c r="A190" s="228" t="s">
         <v>432</v>
       </c>
       <c r="B190" s="228" t="s">
         <v>807</v>
       </c>
       <c r="C190" s="228" t="s">
         <v>433</v>
       </c>
       <c r="D190" s="229">
         <f>'Ref 11a'!C7</f>
         <v>0</v>
       </c>
       <c r="E190" s="233"/>
     </row>
-    <row r="191" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:5" ht="15.75" customHeight="1">
       <c r="A191" s="228" t="s">
         <v>432</v>
       </c>
       <c r="B191" s="228" t="s">
         <v>808</v>
       </c>
       <c r="C191" s="228" t="s">
         <v>434</v>
       </c>
       <c r="D191" s="229">
         <f>'Ref 11a'!C8</f>
         <v>0</v>
       </c>
       <c r="E191" s="233"/>
     </row>
-    <row r="192" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:5" ht="15.75" customHeight="1">
       <c r="A192" s="228" t="s">
         <v>432</v>
       </c>
       <c r="B192" s="228" t="s">
         <v>809</v>
       </c>
       <c r="C192" s="228" t="s">
         <v>435</v>
       </c>
       <c r="D192" s="229">
         <f>'Ref 11a'!C9</f>
         <v>0</v>
       </c>
       <c r="E192" s="233"/>
     </row>
-    <row r="193" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:13" ht="15.75" customHeight="1">
       <c r="A193" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B193" s="228" t="s">
         <v>810</v>
       </c>
       <c r="C193" s="228" t="s">
         <v>437</v>
       </c>
       <c r="D193" s="232">
         <f>'Tabel 11'!C7</f>
         <v>0</v>
       </c>
       <c r="E193" s="233"/>
     </row>
-    <row r="194" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:13" ht="15.75" customHeight="1">
       <c r="A194" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B194" s="228" t="s">
         <v>811</v>
       </c>
       <c r="C194" s="228" t="s">
         <v>438</v>
       </c>
       <c r="D194" s="232">
         <f>'Tabel 11'!D7</f>
         <v>0</v>
       </c>
       <c r="E194" s="233"/>
     </row>
-    <row r="195" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:13" ht="15.75" customHeight="1">
       <c r="A195" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B195" s="228" t="s">
         <v>812</v>
       </c>
       <c r="C195" s="228" t="s">
         <v>439</v>
       </c>
       <c r="D195" s="232">
         <f>'Tabel 11'!E7</f>
         <v>0</v>
       </c>
       <c r="E195" s="233"/>
     </row>
-    <row r="196" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:13" ht="15.75" customHeight="1">
       <c r="A196" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B196" s="228" t="s">
         <v>813</v>
       </c>
       <c r="C196" s="228" t="s">
         <v>440</v>
       </c>
       <c r="D196" s="232">
         <f>'Tabel 11'!F7</f>
         <v>0</v>
       </c>
       <c r="E196" s="233"/>
     </row>
-    <row r="197" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:13" ht="15.75" customHeight="1">
       <c r="A197" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B197" s="228" t="s">
         <v>814</v>
       </c>
       <c r="C197" s="228" t="s">
         <v>441</v>
       </c>
       <c r="D197" s="232">
         <f>'Tabel 11'!C8</f>
         <v>0</v>
       </c>
       <c r="E197" s="233"/>
     </row>
-    <row r="198" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:13" ht="15.75" customHeight="1">
       <c r="A198" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B198" s="228" t="s">
         <v>815</v>
       </c>
       <c r="C198" s="228" t="s">
         <v>442</v>
       </c>
       <c r="D198" s="232">
         <f>'Tabel 11'!D8</f>
         <v>0</v>
       </c>
       <c r="E198" s="233"/>
       <c r="M198" s="228" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="199" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:13" ht="15.75" customHeight="1">
       <c r="A199" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B199" s="228" t="s">
         <v>816</v>
       </c>
       <c r="C199" s="228" t="s">
         <v>444</v>
       </c>
       <c r="D199" s="232">
         <f>'Tabel 11'!E8</f>
         <v>0</v>
       </c>
       <c r="E199" s="233"/>
     </row>
-    <row r="200" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:13" ht="15.75" customHeight="1">
       <c r="A200" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B200" s="228" t="s">
         <v>817</v>
       </c>
       <c r="C200" s="228" t="s">
         <v>445</v>
       </c>
       <c r="D200" s="232">
         <f>'Tabel 11'!F8</f>
         <v>0</v>
       </c>
       <c r="E200" s="233"/>
     </row>
-    <row r="201" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:13" ht="15.75" customHeight="1">
       <c r="A201" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B201" s="228" t="s">
         <v>818</v>
       </c>
       <c r="C201" s="228" t="s">
         <v>446</v>
       </c>
       <c r="D201" s="232">
         <f>'Tabel 11'!C9</f>
         <v>0</v>
       </c>
       <c r="E201" s="233"/>
     </row>
-    <row r="202" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:13" ht="15.75" customHeight="1">
       <c r="A202" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B202" s="228" t="s">
         <v>819</v>
       </c>
       <c r="C202" s="228" t="s">
         <v>447</v>
       </c>
       <c r="D202" s="232">
         <f>'Tabel 11'!D9</f>
         <v>0</v>
       </c>
       <c r="E202" s="233"/>
     </row>
-    <row r="203" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:13" ht="15.75" customHeight="1">
       <c r="A203" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B203" s="228" t="s">
         <v>820</v>
       </c>
       <c r="C203" s="228" t="s">
         <v>448</v>
       </c>
       <c r="D203" s="232">
         <f>'Tabel 11'!E9</f>
         <v>0</v>
       </c>
       <c r="E203" s="233"/>
     </row>
-    <row r="204" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:13" ht="15.75" customHeight="1">
       <c r="A204" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B204" s="228" t="s">
         <v>821</v>
       </c>
       <c r="C204" s="228" t="s">
         <v>449</v>
       </c>
       <c r="D204" s="232">
         <f>'Tabel 11'!F9</f>
         <v>0</v>
       </c>
       <c r="E204" s="233"/>
     </row>
-    <row r="205" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:13" ht="15.75" customHeight="1">
       <c r="A205" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B205" s="228" t="s">
         <v>822</v>
       </c>
       <c r="C205" s="228" t="s">
         <v>450</v>
       </c>
       <c r="D205" s="232">
         <f>'Tabel 11'!C10</f>
         <v>0</v>
       </c>
       <c r="E205" s="233"/>
     </row>
-    <row r="206" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:13" ht="15.75" customHeight="1">
       <c r="A206" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B206" s="228" t="s">
         <v>823</v>
       </c>
       <c r="C206" s="228" t="s">
         <v>451</v>
       </c>
       <c r="D206" s="232">
         <f>'Tabel 11'!D10</f>
         <v>0</v>
       </c>
       <c r="E206" s="233"/>
     </row>
-    <row r="207" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:13" ht="15.75" customHeight="1">
       <c r="A207" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B207" s="228" t="s">
         <v>824</v>
       </c>
       <c r="C207" s="228" t="s">
         <v>452</v>
       </c>
       <c r="D207" s="232">
         <f>'Tabel 11'!E10</f>
         <v>0</v>
       </c>
       <c r="E207" s="233"/>
     </row>
-    <row r="208" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:13" ht="15.75" customHeight="1">
       <c r="A208" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B208" s="228" t="s">
         <v>825</v>
       </c>
       <c r="C208" s="228" t="s">
         <v>453</v>
       </c>
       <c r="D208" s="232">
         <f>'Tabel 11'!F10</f>
         <v>0</v>
       </c>
       <c r="E208" s="233"/>
     </row>
-    <row r="209" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:5" ht="15.75" customHeight="1">
       <c r="A209" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B209" s="228" t="s">
         <v>826</v>
       </c>
       <c r="C209" s="228" t="s">
         <v>454</v>
       </c>
       <c r="D209" s="232">
         <f>'Tabel 11'!C11</f>
         <v>0</v>
       </c>
       <c r="E209" s="233"/>
     </row>
-    <row r="210" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:5" ht="15.75" customHeight="1">
       <c r="A210" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B210" s="228" t="s">
         <v>827</v>
       </c>
       <c r="C210" s="228" t="s">
         <v>455</v>
       </c>
       <c r="D210" s="232">
         <f>'Tabel 11'!D11</f>
         <v>0</v>
       </c>
       <c r="E210" s="233"/>
     </row>
-    <row r="211" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:5" ht="15.75" customHeight="1">
       <c r="A211" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B211" s="228" t="s">
         <v>828</v>
       </c>
       <c r="C211" s="228" t="s">
         <v>456</v>
       </c>
       <c r="D211" s="232">
         <f>'Tabel 11'!E11</f>
         <v>0</v>
       </c>
       <c r="E211" s="233"/>
     </row>
-    <row r="212" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:5" ht="15.75" customHeight="1">
       <c r="A212" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B212" s="228" t="s">
         <v>829</v>
       </c>
       <c r="C212" s="228" t="s">
         <v>457</v>
       </c>
       <c r="D212" s="232">
         <f>'Tabel 11'!F11</f>
         <v>0</v>
       </c>
       <c r="E212" s="233"/>
     </row>
-    <row r="213" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:5" ht="15.75" customHeight="1">
       <c r="A213" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B213" s="228" t="s">
         <v>830</v>
       </c>
       <c r="C213" s="228" t="s">
         <v>458</v>
       </c>
       <c r="D213" s="232">
         <f>'Tabel 11'!C12</f>
         <v>0</v>
       </c>
       <c r="E213" s="233"/>
     </row>
-    <row r="214" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:5" ht="15.75" customHeight="1">
       <c r="A214" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B214" s="228" t="s">
         <v>831</v>
       </c>
       <c r="C214" s="228" t="s">
         <v>459</v>
       </c>
       <c r="D214" s="232">
         <f>'Tabel 11'!D12</f>
         <v>0</v>
       </c>
       <c r="E214" s="233"/>
     </row>
-    <row r="215" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:5" ht="15.75" customHeight="1">
       <c r="A215" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B215" s="228" t="s">
         <v>832</v>
       </c>
       <c r="C215" s="228" t="s">
         <v>460</v>
       </c>
       <c r="D215" s="232">
         <f>'Tabel 11'!E12</f>
         <v>0</v>
       </c>
       <c r="E215" s="233"/>
     </row>
-    <row r="216" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:5" ht="15.75" customHeight="1">
       <c r="A216" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B216" s="228" t="s">
         <v>833</v>
       </c>
       <c r="C216" s="228" t="s">
         <v>461</v>
       </c>
       <c r="D216" s="232">
         <f>'Tabel 11'!F12</f>
         <v>0</v>
       </c>
       <c r="E216" s="233"/>
     </row>
-    <row r="217" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:5" ht="15.75" customHeight="1">
       <c r="A217" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B217" s="228" t="s">
         <v>834</v>
       </c>
       <c r="C217" s="228" t="s">
         <v>462</v>
       </c>
       <c r="D217" s="232">
         <f>'Tabel 11'!C13</f>
         <v>0</v>
       </c>
       <c r="E217" s="233"/>
     </row>
-    <row r="218" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:5" ht="15.75" customHeight="1">
       <c r="A218" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B218" s="228" t="s">
         <v>835</v>
       </c>
       <c r="C218" s="228" t="s">
         <v>463</v>
       </c>
       <c r="D218" s="232">
         <f>'Tabel 11'!D13</f>
         <v>0</v>
       </c>
       <c r="E218" s="233"/>
     </row>
-    <row r="219" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:5" ht="15.75" customHeight="1">
       <c r="A219" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B219" s="228" t="s">
         <v>836</v>
       </c>
       <c r="C219" s="228" t="s">
         <v>464</v>
       </c>
       <c r="D219" s="232">
         <f>'Tabel 11'!E13</f>
         <v>0</v>
       </c>
       <c r="E219" s="233"/>
     </row>
-    <row r="220" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:5" ht="15.75" customHeight="1">
       <c r="A220" s="228" t="s">
         <v>436</v>
       </c>
       <c r="B220" s="228" t="s">
         <v>837</v>
       </c>
       <c r="C220" s="228" t="s">
         <v>465</v>
       </c>
       <c r="D220" s="232">
         <f>'Tabel 11'!F13</f>
         <v>0</v>
       </c>
       <c r="E220" s="233"/>
     </row>
-    <row r="221" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:5" ht="15.75" customHeight="1">
       <c r="A221" s="228" t="s">
         <v>466</v>
       </c>
       <c r="B221" s="228" t="s">
         <v>838</v>
       </c>
       <c r="C221" s="228" t="s">
         <v>467</v>
       </c>
       <c r="D221" s="229">
         <f>'Tabel 12'!F8</f>
         <v>0</v>
       </c>
       <c r="E221" s="233"/>
     </row>
-    <row r="222" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:5" ht="15.75" customHeight="1">
       <c r="A222" s="228" t="s">
         <v>466</v>
       </c>
       <c r="B222" s="228" t="s">
         <v>839</v>
       </c>
       <c r="C222" s="228" t="s">
         <v>468</v>
       </c>
       <c r="D222" s="229">
         <f>'Tabel 12'!F7</f>
         <v>0</v>
       </c>
       <c r="E222" s="233"/>
     </row>
-    <row r="223" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:5" ht="15.75" customHeight="1">
       <c r="A223" s="228" t="s">
         <v>466</v>
       </c>
       <c r="B223" s="228" t="s">
         <v>840</v>
       </c>
       <c r="C223" s="228" t="s">
         <v>469</v>
       </c>
       <c r="D223" s="229">
         <f>'Tabel 12'!F6</f>
         <v>0</v>
       </c>
       <c r="E223" s="233"/>
     </row>
-    <row r="224" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:5" ht="15.75" customHeight="1">
       <c r="A224" s="145" t="s">
         <v>470</v>
       </c>
       <c r="B224" s="228" t="s">
         <v>841</v>
       </c>
       <c r="C224" s="228" t="s">
         <v>471</v>
       </c>
       <c r="D224" s="229">
         <f>'Tabel 13'!F47</f>
         <v>0</v>
       </c>
       <c r="E224" s="233"/>
     </row>
-    <row r="225" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:5" ht="15.75" customHeight="1">
       <c r="A225" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B225" s="228" t="s">
         <v>842</v>
       </c>
       <c r="C225" s="228" t="s">
         <v>472</v>
       </c>
       <c r="D225" s="229">
         <f>'Tabel 14-Akademik'!F17</f>
         <v>0</v>
       </c>
       <c r="E225" s="233"/>
     </row>
-    <row r="226" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:5" ht="15.75" customHeight="1">
       <c r="A226" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B226" s="228" t="s">
         <v>843</v>
       </c>
       <c r="C226" s="228" t="s">
         <v>473</v>
       </c>
       <c r="D226" s="229">
         <f>'Tabel 14-Akademik'!F7</f>
         <v>0</v>
       </c>
       <c r="E226" s="233"/>
     </row>
-    <row r="227" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:5" ht="15.75" customHeight="1">
       <c r="A227" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B227" s="228" t="s">
         <v>844</v>
       </c>
       <c r="C227" s="228" t="s">
         <v>474</v>
       </c>
       <c r="D227" s="229">
         <f>'Tabel 14-Akademik'!F8</f>
         <v>0</v>
       </c>
       <c r="E227" s="233"/>
     </row>
-    <row r="228" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:5" ht="15.75" customHeight="1">
       <c r="A228" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B228" s="228" t="s">
         <v>845</v>
       </c>
       <c r="C228" s="228" t="s">
         <v>475</v>
       </c>
       <c r="D228" s="229">
         <f>'Tabel 14-Akademik'!F9</f>
         <v>0</v>
       </c>
       <c r="E228" s="233"/>
     </row>
-    <row r="229" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:5" ht="15.75" customHeight="1">
       <c r="A229" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B229" s="228" t="s">
         <v>846</v>
       </c>
       <c r="C229" s="228" t="s">
         <v>476</v>
       </c>
       <c r="D229" s="229">
         <f>'Tabel 14-Akademik'!F10</f>
         <v>0</v>
       </c>
       <c r="E229" s="233"/>
     </row>
-    <row r="230" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:5" ht="15.75" customHeight="1">
       <c r="A230" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B230" s="228" t="s">
         <v>847</v>
       </c>
       <c r="C230" s="228" t="s">
         <v>477</v>
       </c>
       <c r="D230" s="229">
         <f>'Tabel 14-Akademik'!F11</f>
         <v>0</v>
       </c>
       <c r="E230" s="233"/>
     </row>
-    <row r="231" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:5" ht="15.75" customHeight="1">
       <c r="A231" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B231" s="228" t="s">
         <v>848</v>
       </c>
       <c r="C231" s="228" t="s">
         <v>478</v>
       </c>
       <c r="D231" s="229">
         <f>'Tabel 14-Akademik'!F12</f>
         <v>0</v>
       </c>
       <c r="E231" s="233"/>
     </row>
-    <row r="232" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:5" ht="15.75" customHeight="1">
       <c r="A232" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B232" s="228" t="s">
         <v>849</v>
       </c>
       <c r="C232" s="228" t="s">
         <v>479</v>
       </c>
       <c r="D232" s="229">
         <f>'Tabel 14-Akademik'!F13</f>
         <v>0</v>
       </c>
       <c r="E232" s="233"/>
     </row>
-    <row r="233" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:5" ht="15.75" customHeight="1">
       <c r="A233" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B233" s="228" t="s">
         <v>850</v>
       </c>
       <c r="C233" s="228" t="s">
         <v>480</v>
       </c>
       <c r="D233" s="229">
         <f>'Tabel 14-Akademik'!F14</f>
         <v>0</v>
       </c>
       <c r="E233" s="233"/>
     </row>
-    <row r="234" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:5" ht="15.75" customHeight="1">
       <c r="A234" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B234" s="228" t="s">
         <v>851</v>
       </c>
       <c r="C234" s="228" t="s">
         <v>481</v>
       </c>
       <c r="D234" s="229">
         <f>'Tabel 14-Akademik'!F15</f>
         <v>0</v>
       </c>
       <c r="E234" s="233"/>
     </row>
-    <row r="235" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:5" ht="15.75" customHeight="1">
       <c r="A235" s="145" t="s">
         <v>675</v>
       </c>
       <c r="B235" s="228" t="s">
         <v>852</v>
       </c>
       <c r="C235" s="228" t="s">
         <v>482</v>
       </c>
       <c r="D235" s="229">
         <f>'Tabel 14-Akademik'!F16</f>
         <v>0</v>
       </c>
       <c r="E235" s="233"/>
     </row>
-    <row r="236" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:5" ht="15.75" customHeight="1">
       <c r="A236" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B236" s="228" t="s">
         <v>853</v>
       </c>
       <c r="C236" s="228" t="s">
         <v>472</v>
       </c>
       <c r="D236" s="229">
         <f>'Tabel 14-Vokasi'!F17</f>
         <v>0</v>
       </c>
       <c r="E236" s="233"/>
     </row>
-    <row r="237" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:5" ht="15.75" customHeight="1">
       <c r="A237" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B237" s="228" t="s">
         <v>854</v>
       </c>
       <c r="C237" s="228" t="s">
         <v>473</v>
       </c>
       <c r="D237" s="229">
         <f>'Tabel 14-Vokasi'!F7</f>
         <v>0</v>
       </c>
       <c r="E237" s="233"/>
     </row>
-    <row r="238" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:5" ht="15.75" customHeight="1">
       <c r="A238" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B238" s="228" t="s">
         <v>855</v>
       </c>
       <c r="C238" s="228" t="s">
         <v>474</v>
       </c>
       <c r="D238" s="229">
         <f>'Tabel 14-Vokasi'!F8</f>
         <v>0</v>
       </c>
       <c r="E238" s="233"/>
     </row>
-    <row r="239" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:5" ht="15.75" customHeight="1">
       <c r="A239" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B239" s="228" t="s">
         <v>856</v>
       </c>
       <c r="C239" s="228" t="s">
         <v>475</v>
       </c>
       <c r="D239" s="229">
         <f>'Tabel 14-Vokasi'!F9</f>
         <v>0</v>
       </c>
       <c r="E239" s="233"/>
     </row>
-    <row r="240" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:5" ht="15.75" customHeight="1">
       <c r="A240" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B240" s="228" t="s">
         <v>857</v>
       </c>
       <c r="C240" s="228" t="s">
         <v>476</v>
       </c>
       <c r="D240" s="229">
         <f>'Tabel 14-Vokasi'!F10</f>
         <v>0</v>
       </c>
       <c r="E240" s="233"/>
     </row>
-    <row r="241" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:5" ht="15.75" customHeight="1">
       <c r="A241" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B241" s="228" t="s">
         <v>858</v>
       </c>
       <c r="C241" s="228" t="s">
         <v>477</v>
       </c>
       <c r="D241" s="229">
         <f>'Tabel 14-Vokasi'!F11</f>
         <v>0</v>
       </c>
       <c r="E241" s="233"/>
     </row>
-    <row r="242" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:5" ht="15.75" customHeight="1">
       <c r="A242" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B242" s="228" t="s">
         <v>859</v>
       </c>
       <c r="C242" s="228" t="s">
         <v>478</v>
       </c>
       <c r="D242" s="229">
         <f>'Tabel 14-Vokasi'!F12</f>
         <v>0</v>
       </c>
       <c r="E242" s="233"/>
     </row>
-    <row r="243" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:5" ht="15.75" customHeight="1">
       <c r="A243" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B243" s="228" t="s">
         <v>860</v>
       </c>
       <c r="C243" s="228" t="s">
         <v>479</v>
       </c>
       <c r="D243" s="229">
         <f>'Tabel 14-Vokasi'!F13</f>
         <v>0</v>
       </c>
       <c r="E243" s="233"/>
     </row>
-    <row r="244" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:5" ht="15.75" customHeight="1">
       <c r="A244" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B244" s="228" t="s">
         <v>861</v>
       </c>
       <c r="C244" s="145" t="s">
         <v>677</v>
       </c>
       <c r="D244" s="229">
         <f>'Tabel 14-Vokasi'!F14</f>
         <v>0</v>
       </c>
       <c r="E244" s="233"/>
     </row>
-    <row r="245" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:5" ht="15.75" customHeight="1">
       <c r="A245" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B245" s="228" t="s">
         <v>862</v>
       </c>
       <c r="C245" s="145" t="s">
         <v>678</v>
       </c>
       <c r="D245" s="229">
         <f>'Tabel 14-Vokasi'!F15</f>
         <v>0</v>
       </c>
       <c r="E245" s="233"/>
     </row>
-    <row r="246" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:5" ht="15.75" customHeight="1">
       <c r="A246" s="145" t="s">
         <v>676</v>
       </c>
       <c r="B246" s="228" t="s">
         <v>863</v>
       </c>
       <c r="C246" s="145" t="s">
         <v>679</v>
       </c>
       <c r="D246" s="229">
         <f>'Tabel 14-Vokasi'!F16</f>
         <v>0</v>
       </c>
       <c r="E246" s="233"/>
     </row>
-    <row r="247" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:5" ht="15.75" customHeight="1">
       <c r="A247" s="145" t="s">
         <v>680</v>
       </c>
       <c r="B247" s="228" t="s">
         <v>864</v>
       </c>
       <c r="C247" s="228" t="s">
         <v>483</v>
       </c>
       <c r="D247" s="229">
         <f>COUNTA('Tabel 15-HKI Hak Paten'!B7:B50)</f>
         <v>0</v>
       </c>
       <c r="E247" s="233"/>
     </row>
-    <row r="248" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:5" ht="15.75" customHeight="1">
       <c r="A248" s="145" t="s">
         <v>681</v>
       </c>
       <c r="B248" s="228" t="s">
         <v>865</v>
       </c>
       <c r="C248" s="228" t="s">
         <v>484</v>
       </c>
       <c r="D248" s="229">
         <f>COUNTA('Tabel 15-HKI Hak Cipta'!B7:B50)</f>
         <v>0</v>
       </c>
       <c r="E248" s="233"/>
     </row>
-    <row r="249" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:5" ht="15.75" customHeight="1">
       <c r="A249" s="145" t="s">
         <v>682</v>
       </c>
       <c r="B249" s="228" t="s">
         <v>866</v>
       </c>
       <c r="C249" s="145" t="s">
         <v>485</v>
       </c>
       <c r="D249" s="229">
         <f>COUNTA('Tabel 15-Teknologi'!B7:B50)</f>
         <v>0</v>
       </c>
       <c r="E249" s="233"/>
     </row>
-    <row r="250" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:5" ht="15.75" customHeight="1">
       <c r="A250" s="145" t="s">
         <v>683</v>
       </c>
       <c r="B250" s="228" t="s">
         <v>867</v>
       </c>
       <c r="C250" s="228" t="s">
         <v>486</v>
       </c>
       <c r="D250" s="229">
         <f>COUNTA('Tabel 15-Buku ber-ISBN'!B7:B50)</f>
         <v>0</v>
       </c>
       <c r="E250" s="233"/>
     </row>
-    <row r="251" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:5" ht="15.75" customHeight="1">
       <c r="A251" s="228" t="s">
         <v>487</v>
       </c>
       <c r="B251" s="228" t="s">
         <v>868</v>
       </c>
       <c r="C251" s="228" t="s">
         <v>488</v>
       </c>
       <c r="D251" s="229">
         <f>COUNTA('Tabel 16'!C6:C25)</f>
         <v>0</v>
       </c>
       <c r="E251" s="233"/>
     </row>
-    <row r="252" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:5" ht="15.75" customHeight="1">
       <c r="A252" s="228" t="s">
         <v>489</v>
       </c>
       <c r="B252" s="228" t="s">
         <v>869</v>
       </c>
       <c r="C252" s="228" t="s">
         <v>490</v>
       </c>
       <c r="D252" s="229">
         <f>SUM('Tabel 18'!E6:E18)</f>
         <v>0</v>
       </c>
       <c r="E252" s="233"/>
     </row>
-    <row r="253" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:5" ht="15.75" customHeight="1">
       <c r="A253" s="228" t="s">
         <v>491</v>
       </c>
       <c r="B253" s="228" t="s">
         <v>870</v>
       </c>
       <c r="C253" s="228" t="s">
         <v>492</v>
       </c>
       <c r="D253" s="229">
         <f>'Tabel 17'!F9</f>
         <v>0</v>
       </c>
       <c r="E253" s="233"/>
     </row>
-    <row r="254" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:5" ht="15.75" customHeight="1">
       <c r="A254" s="145" t="s">
         <v>684</v>
       </c>
       <c r="B254" s="228" t="s">
         <v>871</v>
       </c>
       <c r="C254" s="228" t="s">
         <v>493</v>
       </c>
       <c r="D254" s="229">
         <f>COUNTA('Tabel 20-Pendidikan'!B12:B100)</f>
         <v>0</v>
       </c>
       <c r="E254" s="233"/>
     </row>
-    <row r="255" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:5" ht="15.75" customHeight="1">
       <c r="A255" s="145" t="s">
         <v>685</v>
       </c>
       <c r="B255" s="228" t="s">
         <v>872</v>
       </c>
       <c r="C255" s="228" t="s">
         <v>494</v>
       </c>
       <c r="D255" s="229">
         <f>COUNTA('Tabel 20-Penelitian'!B12:B100)</f>
         <v>0</v>
       </c>
       <c r="E255" s="233"/>
     </row>
-    <row r="256" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:5" ht="15.75" customHeight="1">
       <c r="A256" s="145" t="s">
         <v>686</v>
       </c>
       <c r="B256" s="228" t="s">
         <v>873</v>
       </c>
       <c r="C256" s="228" t="s">
         <v>495</v>
       </c>
       <c r="D256" s="229">
         <f>COUNTA('Tabel 20-PkM'!B12:B100)</f>
         <v>0</v>
       </c>
       <c r="E256" s="233"/>
     </row>
-    <row r="257" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:5" ht="15.75" customHeight="1">
       <c r="A257" s="228" t="s">
         <v>496</v>
       </c>
       <c r="B257" s="228" t="s">
         <v>874</v>
       </c>
       <c r="C257" s="228" t="s">
         <v>497</v>
       </c>
       <c r="D257" s="230">
         <f>SUM('Tabel 21'!G12:I12)</f>
         <v>0</v>
       </c>
       <c r="E257" s="228"/>
     </row>
-    <row r="258" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:5" ht="15.75" customHeight="1">
       <c r="A258" s="228" t="s">
         <v>496</v>
       </c>
       <c r="B258" s="228" t="s">
         <v>875</v>
       </c>
       <c r="C258" s="228" t="s">
         <v>498</v>
       </c>
       <c r="D258" s="230">
         <f>SUM('Tabel 21'!G13:I13)</f>
         <v>0</v>
       </c>
       <c r="E258" s="228"/>
     </row>
-    <row r="259" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:5" ht="15.75" customHeight="1">
       <c r="A259" s="228" t="s">
         <v>496</v>
       </c>
       <c r="B259" s="228" t="s">
         <v>876</v>
       </c>
       <c r="C259" s="228" t="s">
         <v>499</v>
       </c>
       <c r="D259" s="230">
         <f>SUM('Tabel 21'!G14:I14)</f>
         <v>0</v>
       </c>
       <c r="E259" s="228"/>
     </row>
-    <row r="260" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:5" ht="15.75" customHeight="1">
       <c r="A260" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B260" s="228" t="s">
         <v>877</v>
       </c>
       <c r="C260" s="228" t="s">
         <v>501</v>
       </c>
       <c r="D260" s="232">
         <f>'Tabel 22'!C6</f>
         <v>0</v>
       </c>
       <c r="E260" s="228"/>
     </row>
-    <row r="261" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:5" ht="15.75" customHeight="1">
       <c r="A261" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B261" s="228" t="s">
         <v>878</v>
       </c>
       <c r="C261" s="228" t="s">
         <v>502</v>
       </c>
       <c r="D261" s="232">
         <f>'Tabel 22'!D6</f>
         <v>0</v>
       </c>
       <c r="E261" s="228"/>
     </row>
-    <row r="262" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:5" ht="15.75" customHeight="1">
       <c r="A262" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B262" s="228" t="s">
         <v>879</v>
       </c>
       <c r="C262" s="228" t="s">
         <v>503</v>
       </c>
       <c r="D262" s="232">
         <f>'Tabel 22'!E6</f>
         <v>0</v>
       </c>
       <c r="E262" s="228"/>
     </row>
-    <row r="263" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:5" ht="15.75" customHeight="1">
       <c r="A263" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B263" s="228" t="s">
         <v>880</v>
       </c>
       <c r="C263" s="228" t="s">
         <v>504</v>
       </c>
       <c r="D263" s="232">
         <f>'Tabel 22'!F6</f>
         <v>0</v>
       </c>
       <c r="E263" s="228"/>
     </row>
-    <row r="264" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:5" ht="15.75" customHeight="1">
       <c r="A264" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B264" s="228" t="s">
         <v>881</v>
       </c>
       <c r="C264" s="228" t="s">
         <v>505</v>
       </c>
       <c r="D264" s="232">
         <f>'Tabel 22'!C7</f>
         <v>0</v>
       </c>
       <c r="E264" s="228"/>
     </row>
-    <row r="265" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:5" ht="15.75" customHeight="1">
       <c r="A265" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B265" s="228" t="s">
         <v>882</v>
       </c>
       <c r="C265" s="228" t="s">
         <v>506</v>
       </c>
       <c r="D265" s="232">
         <f>'Tabel 22'!D7</f>
         <v>0</v>
       </c>
       <c r="E265" s="228"/>
     </row>
-    <row r="266" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:5" ht="15.75" customHeight="1">
       <c r="A266" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B266" s="228" t="s">
         <v>883</v>
       </c>
       <c r="C266" s="228" t="s">
         <v>507</v>
       </c>
       <c r="D266" s="232">
         <f>'Tabel 22'!D8</f>
         <v>0</v>
       </c>
       <c r="E266" s="228"/>
     </row>
-    <row r="267" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:5" ht="15.75" customHeight="1">
       <c r="A267" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B267" s="228" t="s">
         <v>884</v>
       </c>
       <c r="C267" s="228" t="s">
         <v>508</v>
       </c>
       <c r="D267" s="232">
         <f>'Tabel 22'!F7</f>
         <v>0</v>
       </c>
       <c r="E267" s="228"/>
     </row>
-    <row r="268" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:5" ht="15.75" customHeight="1">
       <c r="A268" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B268" s="228" t="s">
         <v>885</v>
       </c>
       <c r="C268" s="228" t="s">
         <v>509</v>
       </c>
       <c r="D268" s="232">
         <f>'Tabel 22'!C8</f>
         <v>0</v>
       </c>
       <c r="E268" s="228"/>
     </row>
-    <row r="269" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:5" ht="15.75" customHeight="1">
       <c r="A269" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B269" s="228" t="s">
         <v>886</v>
       </c>
       <c r="C269" s="228" t="s">
         <v>510</v>
       </c>
       <c r="D269" s="232">
         <f>'Tabel 22'!D8</f>
         <v>0</v>
       </c>
       <c r="E269" s="228"/>
     </row>
-    <row r="270" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:5" ht="15.75" customHeight="1">
       <c r="A270" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B270" s="228" t="s">
         <v>887</v>
       </c>
       <c r="C270" s="228" t="s">
         <v>511</v>
       </c>
       <c r="D270" s="232">
         <f>'Tabel 22'!E8</f>
         <v>0</v>
       </c>
       <c r="E270" s="228"/>
     </row>
-    <row r="271" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:5" ht="15.75" customHeight="1">
       <c r="A271" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B271" s="228" t="s">
         <v>888</v>
       </c>
       <c r="C271" s="228" t="s">
         <v>512</v>
       </c>
       <c r="D271" s="232">
         <f>'Tabel 22'!F8</f>
         <v>0</v>
       </c>
       <c r="E271" s="228"/>
     </row>
-    <row r="272" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:5" ht="15.75" customHeight="1">
       <c r="A272" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B272" s="228" t="s">
         <v>889</v>
       </c>
       <c r="C272" s="228" t="s">
         <v>513</v>
       </c>
       <c r="D272" s="232">
         <f>'Tabel 22'!C9</f>
         <v>0</v>
       </c>
       <c r="E272" s="228"/>
     </row>
-    <row r="273" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:5" ht="15.75" customHeight="1">
       <c r="A273" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B273" s="228" t="s">
         <v>890</v>
       </c>
       <c r="C273" s="228" t="s">
         <v>514</v>
       </c>
       <c r="D273" s="232">
         <f>'Tabel 22'!D9</f>
         <v>0</v>
       </c>
       <c r="E273" s="228"/>
     </row>
-    <row r="274" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:5" ht="15.75" customHeight="1">
       <c r="A274" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B274" s="228" t="s">
         <v>891</v>
       </c>
       <c r="C274" s="228" t="s">
         <v>515</v>
       </c>
       <c r="D274" s="232">
         <f>'Tabel 22'!E9</f>
         <v>0</v>
       </c>
       <c r="E274" s="228"/>
     </row>
-    <row r="275" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:5" ht="15.75" customHeight="1">
       <c r="A275" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B275" s="228" t="s">
         <v>892</v>
       </c>
       <c r="C275" s="228" t="s">
         <v>516</v>
       </c>
       <c r="D275" s="232">
         <f>'Tabel 22'!F9</f>
         <v>0</v>
       </c>
       <c r="E275" s="228"/>
     </row>
-    <row r="276" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:5" ht="15.75" customHeight="1">
       <c r="A276" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B276" s="228" t="s">
         <v>893</v>
       </c>
       <c r="C276" s="228" t="s">
         <v>517</v>
       </c>
       <c r="D276" s="232">
         <f>'Tabel 22'!C10</f>
         <v>0</v>
       </c>
       <c r="E276" s="228"/>
     </row>
-    <row r="277" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:5" ht="15.75" customHeight="1">
       <c r="A277" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B277" s="228" t="s">
         <v>894</v>
       </c>
       <c r="C277" s="228" t="s">
         <v>518</v>
       </c>
       <c r="D277" s="232">
         <f>'Tabel 22'!D10</f>
         <v>0</v>
       </c>
       <c r="E277" s="228"/>
     </row>
-    <row r="278" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:5" ht="15.75" customHeight="1">
       <c r="A278" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B278" s="228" t="s">
         <v>895</v>
       </c>
       <c r="C278" s="228" t="s">
         <v>519</v>
       </c>
       <c r="D278" s="232">
         <f>'Tabel 22'!E10</f>
         <v>0</v>
       </c>
       <c r="E278" s="228"/>
     </row>
-    <row r="279" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:5" ht="15.75" customHeight="1">
       <c r="A279" s="228" t="s">
         <v>500</v>
       </c>
       <c r="B279" s="228" t="s">
         <v>896</v>
       </c>
       <c r="C279" s="228" t="s">
         <v>520</v>
       </c>
       <c r="D279" s="232">
         <f>'Tabel 22'!F10</f>
         <v>0</v>
       </c>
       <c r="E279" s="228"/>
     </row>
-    <row r="280" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:5" ht="15.75" customHeight="1">
       <c r="A280" s="228" t="s">
         <v>521</v>
       </c>
       <c r="B280" s="228" t="s">
         <v>897</v>
       </c>
       <c r="C280" s="228" t="s">
         <v>522</v>
       </c>
       <c r="D280" s="229">
         <f>COUNTA('Tabel 23'!D10:D59)</f>
         <v>0</v>
       </c>
       <c r="E280" s="228"/>
     </row>
-    <row r="281" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...641 lines deleted...]
-    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A281" s="228" t="s">
+        <v>347</v>
+      </c>
+      <c r="B281" s="228" t="s">
+        <v>898</v>
+      </c>
+      <c r="C281" s="228" t="s">
+        <v>899</v>
+      </c>
+      <c r="D281" s="32">
+        <f>_xlfn.XLOOKUP("Jumlah Mahasiswa (student body) pada saat TS",'Tabel 1'!$B:$B,'Tabel 1'!$E:$E,"")</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="15.75" customHeight="1">
+      <c r="D282" s="32"/>
+    </row>
+    <row r="283" spans="1:5" ht="15.75" customHeight="1"/>
+    <row r="284" spans="1:5" ht="15.75" customHeight="1"/>
+    <row r="285" spans="1:5" ht="15.75" customHeight="1"/>
+    <row r="286" spans="1:5" ht="15.75" customHeight="1"/>
+    <row r="287" spans="1:5" ht="15.75" customHeight="1"/>
+    <row r="288" spans="1:5" ht="15.75" customHeight="1"/>
+    <row r="289" ht="15.75" customHeight="1"/>
+    <row r="290" ht="15.75" customHeight="1"/>
+    <row r="291" ht="15.75" customHeight="1"/>
+    <row r="292" ht="15.75" customHeight="1"/>
+    <row r="293" ht="15.75" customHeight="1"/>
+    <row r="294" ht="15.75" customHeight="1"/>
+    <row r="295" ht="15.75" customHeight="1"/>
+    <row r="296" ht="15.75" customHeight="1"/>
+    <row r="297" ht="15.75" customHeight="1"/>
+    <row r="298" ht="15.75" customHeight="1"/>
+    <row r="299" ht="15.75" customHeight="1"/>
+    <row r="300" ht="15.75" customHeight="1"/>
+    <row r="301" ht="15.75" customHeight="1"/>
+    <row r="302" ht="15.75" customHeight="1"/>
+    <row r="303" ht="15.75" customHeight="1"/>
+    <row r="304" ht="15.75" customHeight="1"/>
+    <row r="305" ht="15.75" customHeight="1"/>
+    <row r="306" ht="15.75" customHeight="1"/>
+    <row r="307" ht="15.75" customHeight="1"/>
+    <row r="308" ht="15.75" customHeight="1"/>
+    <row r="309" ht="15.75" customHeight="1"/>
+    <row r="310" ht="15.75" customHeight="1"/>
+    <row r="311" ht="15.75" customHeight="1"/>
+    <row r="312" ht="15.75" customHeight="1"/>
+    <row r="313" ht="15.75" customHeight="1"/>
+    <row r="314" ht="15.75" customHeight="1"/>
+    <row r="315" ht="15.75" customHeight="1"/>
+    <row r="316" ht="15.75" customHeight="1"/>
+    <row r="317" ht="15.75" customHeight="1"/>
+    <row r="318" ht="15.75" customHeight="1"/>
+    <row r="319" ht="15.75" customHeight="1"/>
+    <row r="320" ht="15.75" customHeight="1"/>
+    <row r="321" ht="15.75" customHeight="1"/>
+    <row r="322" ht="15.75" customHeight="1"/>
+    <row r="323" ht="15.75" customHeight="1"/>
+    <row r="324" ht="15.75" customHeight="1"/>
+    <row r="325" ht="15.75" customHeight="1"/>
+    <row r="326" ht="15.75" customHeight="1"/>
+    <row r="327" ht="15.75" customHeight="1"/>
+    <row r="328" ht="15.75" customHeight="1"/>
+    <row r="329" ht="15.75" customHeight="1"/>
+    <row r="330" ht="15.75" customHeight="1"/>
+    <row r="331" ht="15.75" customHeight="1"/>
+    <row r="332" ht="15.75" customHeight="1"/>
+    <row r="333" ht="15.75" customHeight="1"/>
+    <row r="334" ht="15.75" customHeight="1"/>
+    <row r="335" ht="15.75" customHeight="1"/>
+    <row r="336" ht="15.75" customHeight="1"/>
+    <row r="337" ht="15.75" customHeight="1"/>
+    <row r="338" ht="15.75" customHeight="1"/>
+    <row r="339" ht="15.75" customHeight="1"/>
+    <row r="340" ht="15.75" customHeight="1"/>
+    <row r="341" ht="15.75" customHeight="1"/>
+    <row r="342" ht="15.75" customHeight="1"/>
+    <row r="343" ht="15.75" customHeight="1"/>
+    <row r="344" ht="15.75" customHeight="1"/>
+    <row r="345" ht="15.75" customHeight="1"/>
+    <row r="346" ht="15.75" customHeight="1"/>
+    <row r="347" ht="15.75" customHeight="1"/>
+    <row r="348" ht="15.75" customHeight="1"/>
+    <row r="349" ht="15.75" customHeight="1"/>
+    <row r="350" ht="15.75" customHeight="1"/>
+    <row r="351" ht="15.75" customHeight="1"/>
+    <row r="352" ht="15.75" customHeight="1"/>
+    <row r="353" ht="15.75" customHeight="1"/>
+    <row r="354" ht="15.75" customHeight="1"/>
+    <row r="355" ht="15.75" customHeight="1"/>
+    <row r="356" ht="15.75" customHeight="1"/>
+    <row r="357" ht="15.75" customHeight="1"/>
+    <row r="358" ht="15.75" customHeight="1"/>
+    <row r="359" ht="15.75" customHeight="1"/>
+    <row r="360" ht="15.75" customHeight="1"/>
+    <row r="361" ht="15.75" customHeight="1"/>
+    <row r="362" ht="15.75" customHeight="1"/>
+    <row r="363" ht="15.75" customHeight="1"/>
+    <row r="364" ht="15.75" customHeight="1"/>
+    <row r="365" ht="15.75" customHeight="1"/>
+    <row r="366" ht="15.75" customHeight="1"/>
+    <row r="367" ht="15.75" customHeight="1"/>
+    <row r="368" ht="15.75" customHeight="1"/>
+    <row r="369" ht="15.75" customHeight="1"/>
+    <row r="370" ht="15.75" customHeight="1"/>
+    <row r="371" ht="15.75" customHeight="1"/>
+    <row r="372" ht="15.75" customHeight="1"/>
+    <row r="373" ht="15.75" customHeight="1"/>
+    <row r="374" ht="15.75" customHeight="1"/>
+    <row r="375" ht="15.75" customHeight="1"/>
+    <row r="376" ht="15.75" customHeight="1"/>
+    <row r="377" ht="15.75" customHeight="1"/>
+    <row r="378" ht="15.75" customHeight="1"/>
+    <row r="379" ht="15.75" customHeight="1"/>
+    <row r="380" ht="15.75" customHeight="1"/>
+    <row r="381" ht="15.75" customHeight="1"/>
+    <row r="382" ht="15.75" customHeight="1"/>
+    <row r="383" ht="15.75" customHeight="1"/>
+    <row r="384" ht="15.75" customHeight="1"/>
+    <row r="385" ht="15.75" customHeight="1"/>
+    <row r="386" ht="15.75" customHeight="1"/>
+    <row r="387" ht="15.75" customHeight="1"/>
+    <row r="388" ht="15.75" customHeight="1"/>
+    <row r="389" ht="15.75" customHeight="1"/>
+    <row r="390" ht="15.75" customHeight="1"/>
+    <row r="391" ht="15.75" customHeight="1"/>
+    <row r="392" ht="15.75" customHeight="1"/>
+    <row r="393" ht="15.75" customHeight="1"/>
+    <row r="394" ht="15.75" customHeight="1"/>
+    <row r="395" ht="15.75" customHeight="1"/>
+    <row r="396" ht="15.75" customHeight="1"/>
+    <row r="397" ht="15.75" customHeight="1"/>
+    <row r="398" ht="15.75" customHeight="1"/>
+    <row r="399" ht="15.75" customHeight="1"/>
+    <row r="400" ht="15.75" customHeight="1"/>
+    <row r="401" ht="15.75" customHeight="1"/>
+    <row r="402" ht="15.75" customHeight="1"/>
+    <row r="403" ht="15.75" customHeight="1"/>
+    <row r="404" ht="15.75" customHeight="1"/>
+    <row r="405" ht="15.75" customHeight="1"/>
+    <row r="406" ht="15.75" customHeight="1"/>
+    <row r="407" ht="15.75" customHeight="1"/>
+    <row r="408" ht="15.75" customHeight="1"/>
+    <row r="409" ht="15.75" customHeight="1"/>
+    <row r="410" ht="15.75" customHeight="1"/>
+    <row r="411" ht="15.75" customHeight="1"/>
+    <row r="412" ht="15.75" customHeight="1"/>
+    <row r="413" ht="15.75" customHeight="1"/>
+    <row r="414" ht="15.75" customHeight="1"/>
+    <row r="415" ht="15.75" customHeight="1"/>
+    <row r="416" ht="15.75" customHeight="1"/>
+    <row r="417" ht="15.75" customHeight="1"/>
+    <row r="418" ht="15.75" customHeight="1"/>
+    <row r="419" ht="15.75" customHeight="1"/>
+    <row r="420" ht="15.75" customHeight="1"/>
+    <row r="421" ht="15.75" customHeight="1"/>
+    <row r="422" ht="15.75" customHeight="1"/>
+    <row r="423" ht="15.75" customHeight="1"/>
+    <row r="424" ht="15.75" customHeight="1"/>
+    <row r="425" ht="15.75" customHeight="1"/>
+    <row r="426" ht="15.75" customHeight="1"/>
+    <row r="427" ht="15.75" customHeight="1"/>
+    <row r="428" ht="15.75" customHeight="1"/>
+    <row r="429" ht="15.75" customHeight="1"/>
+    <row r="430" ht="15.75" customHeight="1"/>
+    <row r="431" ht="15.75" customHeight="1"/>
+    <row r="432" ht="15.75" customHeight="1"/>
+    <row r="433" ht="15.75" customHeight="1"/>
+    <row r="434" ht="15.75" customHeight="1"/>
+    <row r="435" ht="15.75" customHeight="1"/>
+    <row r="436" ht="15.75" customHeight="1"/>
+    <row r="437" ht="15.75" customHeight="1"/>
+    <row r="438" ht="15.75" customHeight="1"/>
+    <row r="439" ht="15.75" customHeight="1"/>
+    <row r="440" ht="15.75" customHeight="1"/>
+    <row r="441" ht="15.75" customHeight="1"/>
+    <row r="442" ht="15.75" customHeight="1"/>
+    <row r="443" ht="15.75" customHeight="1"/>
+    <row r="444" ht="15.75" customHeight="1"/>
+    <row r="445" ht="15.75" customHeight="1"/>
+    <row r="446" ht="15.75" customHeight="1"/>
+    <row r="447" ht="15.75" customHeight="1"/>
+    <row r="448" ht="15.75" customHeight="1"/>
+    <row r="449" ht="15.75" customHeight="1"/>
+    <row r="450" ht="15.75" customHeight="1"/>
+    <row r="451" ht="15.75" customHeight="1"/>
+    <row r="452" ht="15.75" customHeight="1"/>
+    <row r="453" ht="15.75" customHeight="1"/>
+    <row r="454" ht="15.75" customHeight="1"/>
+    <row r="455" ht="15.75" customHeight="1"/>
+    <row r="456" ht="15.75" customHeight="1"/>
+    <row r="457" ht="15.75" customHeight="1"/>
+    <row r="458" ht="15.75" customHeight="1"/>
+    <row r="459" ht="15.75" customHeight="1"/>
+    <row r="460" ht="15.75" customHeight="1"/>
+    <row r="461" ht="15.75" customHeight="1"/>
+    <row r="462" ht="15.75" customHeight="1"/>
+    <row r="463" ht="15.75" customHeight="1"/>
+    <row r="464" ht="15.75" customHeight="1"/>
+    <row r="465" ht="15.75" customHeight="1"/>
+    <row r="466" ht="15.75" customHeight="1"/>
+    <row r="467" ht="15.75" customHeight="1"/>
+    <row r="468" ht="15.75" customHeight="1"/>
+    <row r="469" ht="15.75" customHeight="1"/>
+    <row r="470" ht="15.75" customHeight="1"/>
+    <row r="471" ht="15.75" customHeight="1"/>
+    <row r="472" ht="15.75" customHeight="1"/>
+    <row r="473" ht="15.75" customHeight="1"/>
+    <row r="474" ht="15.75" customHeight="1"/>
+    <row r="475" ht="15.75" customHeight="1"/>
+    <row r="476" ht="15.75" customHeight="1"/>
+    <row r="477" ht="15.75" customHeight="1"/>
+    <row r="478" ht="15.75" customHeight="1"/>
+    <row r="479" ht="15.75" customHeight="1"/>
+    <row r="480" ht="15.75" customHeight="1"/>
+    <row r="481" ht="15.75" customHeight="1"/>
+    <row r="482" ht="15.75" customHeight="1"/>
+    <row r="483" ht="15.75" customHeight="1"/>
+    <row r="484" ht="15.75" customHeight="1"/>
+    <row r="485" ht="15.75" customHeight="1"/>
+    <row r="486" ht="15.75" customHeight="1"/>
+    <row r="487" ht="15.75" customHeight="1"/>
+    <row r="488" ht="15.75" customHeight="1"/>
+    <row r="489" ht="15.75" customHeight="1"/>
+    <row r="490" ht="15.75" customHeight="1"/>
+    <row r="491" ht="15.75" customHeight="1"/>
+    <row r="492" ht="15.75" customHeight="1"/>
+    <row r="493" ht="15.75" customHeight="1"/>
+    <row r="494" ht="15.75" customHeight="1"/>
+    <row r="495" ht="15.75" customHeight="1"/>
+    <row r="496" ht="15.75" customHeight="1"/>
+    <row r="497" ht="15.75" customHeight="1"/>
+    <row r="498" ht="15.75" customHeight="1"/>
+    <row r="499" ht="15.75" customHeight="1"/>
+    <row r="500" ht="15.75" customHeight="1"/>
+    <row r="501" ht="15.75" customHeight="1"/>
+    <row r="502" ht="15.75" customHeight="1"/>
+    <row r="503" ht="15.75" customHeight="1"/>
+    <row r="504" ht="15.75" customHeight="1"/>
+    <row r="505" ht="15.75" customHeight="1"/>
+    <row r="506" ht="15.75" customHeight="1"/>
+    <row r="507" ht="15.75" customHeight="1"/>
+    <row r="508" ht="15.75" customHeight="1"/>
+    <row r="509" ht="15.75" customHeight="1"/>
+    <row r="510" ht="15.75" customHeight="1"/>
+    <row r="511" ht="15.75" customHeight="1"/>
+    <row r="512" ht="15.75" customHeight="1"/>
+    <row r="513" ht="15.75" customHeight="1"/>
+    <row r="514" ht="15.75" customHeight="1"/>
+    <row r="515" ht="15.75" customHeight="1"/>
+    <row r="516" ht="15.75" customHeight="1"/>
+    <row r="517" ht="15.75" customHeight="1"/>
+    <row r="518" ht="15.75" customHeight="1"/>
+    <row r="519" ht="15.75" customHeight="1"/>
+    <row r="520" ht="15.75" customHeight="1"/>
+    <row r="521" ht="15.75" customHeight="1"/>
+    <row r="522" ht="15.75" customHeight="1"/>
+    <row r="523" ht="15.75" customHeight="1"/>
+    <row r="524" ht="15.75" customHeight="1"/>
+    <row r="525" ht="15.75" customHeight="1"/>
+    <row r="526" ht="15.75" customHeight="1"/>
+    <row r="527" ht="15.75" customHeight="1"/>
+    <row r="528" ht="15.75" customHeight="1"/>
+    <row r="529" ht="15.75" customHeight="1"/>
+    <row r="530" ht="15.75" customHeight="1"/>
+    <row r="531" ht="15.75" customHeight="1"/>
+    <row r="532" ht="15.75" customHeight="1"/>
+    <row r="533" ht="15.75" customHeight="1"/>
+    <row r="534" ht="15.75" customHeight="1"/>
+    <row r="535" ht="15.75" customHeight="1"/>
+    <row r="536" ht="15.75" customHeight="1"/>
+    <row r="537" ht="15.75" customHeight="1"/>
+    <row r="538" ht="15.75" customHeight="1"/>
+    <row r="539" ht="15.75" customHeight="1"/>
+    <row r="540" ht="15.75" customHeight="1"/>
+    <row r="541" ht="15.75" customHeight="1"/>
+    <row r="542" ht="15.75" customHeight="1"/>
+    <row r="543" ht="15.75" customHeight="1"/>
+    <row r="544" ht="15.75" customHeight="1"/>
+    <row r="545" ht="15.75" customHeight="1"/>
+    <row r="546" ht="15.75" customHeight="1"/>
+    <row r="547" ht="15.75" customHeight="1"/>
+    <row r="548" ht="15.75" customHeight="1"/>
+    <row r="549" ht="15.75" customHeight="1"/>
+    <row r="550" ht="15.75" customHeight="1"/>
+    <row r="551" ht="15.75" customHeight="1"/>
+    <row r="552" ht="15.75" customHeight="1"/>
+    <row r="553" ht="15.75" customHeight="1"/>
+    <row r="554" ht="15.75" customHeight="1"/>
+    <row r="555" ht="15.75" customHeight="1"/>
+    <row r="556" ht="15.75" customHeight="1"/>
+    <row r="557" ht="15.75" customHeight="1"/>
+    <row r="558" ht="15.75" customHeight="1"/>
+    <row r="559" ht="15.75" customHeight="1"/>
+    <row r="560" ht="15.75" customHeight="1"/>
+    <row r="561" ht="15.75" customHeight="1"/>
+    <row r="562" ht="15.75" customHeight="1"/>
+    <row r="563" ht="15.75" customHeight="1"/>
+    <row r="564" ht="15.75" customHeight="1"/>
+    <row r="565" ht="15.75" customHeight="1"/>
+    <row r="566" ht="15.75" customHeight="1"/>
+    <row r="567" ht="15.75" customHeight="1"/>
+    <row r="568" ht="15.75" customHeight="1"/>
+    <row r="569" ht="15.75" customHeight="1"/>
+    <row r="570" ht="15.75" customHeight="1"/>
+    <row r="571" ht="15.75" customHeight="1"/>
+    <row r="572" ht="15.75" customHeight="1"/>
+    <row r="573" ht="15.75" customHeight="1"/>
+    <row r="574" ht="15.75" customHeight="1"/>
+    <row r="575" ht="15.75" customHeight="1"/>
+    <row r="576" ht="15.75" customHeight="1"/>
+    <row r="577" ht="15.75" customHeight="1"/>
+    <row r="578" ht="15.75" customHeight="1"/>
+    <row r="579" ht="15.75" customHeight="1"/>
+    <row r="580" ht="15.75" customHeight="1"/>
+    <row r="581" ht="15.75" customHeight="1"/>
+    <row r="582" ht="15.75" customHeight="1"/>
+    <row r="583" ht="15.75" customHeight="1"/>
+    <row r="584" ht="15.75" customHeight="1"/>
+    <row r="585" ht="15.75" customHeight="1"/>
+    <row r="586" ht="15.75" customHeight="1"/>
+    <row r="587" ht="15.75" customHeight="1"/>
+    <row r="588" ht="15.75" customHeight="1"/>
+    <row r="589" ht="15.75" customHeight="1"/>
+    <row r="590" ht="15.75" customHeight="1"/>
+    <row r="591" ht="15.75" customHeight="1"/>
+    <row r="592" ht="15.75" customHeight="1"/>
+    <row r="593" ht="15.75" customHeight="1"/>
+    <row r="594" ht="15.75" customHeight="1"/>
+    <row r="595" ht="15.75" customHeight="1"/>
+    <row r="596" ht="15.75" customHeight="1"/>
+    <row r="597" ht="15.75" customHeight="1"/>
+    <row r="598" ht="15.75" customHeight="1"/>
+    <row r="599" ht="15.75" customHeight="1"/>
+    <row r="600" ht="15.75" customHeight="1"/>
+    <row r="601" ht="15.75" customHeight="1"/>
+    <row r="602" ht="15.75" customHeight="1"/>
+    <row r="603" ht="15.75" customHeight="1"/>
+    <row r="604" ht="15.75" customHeight="1"/>
+    <row r="605" ht="15.75" customHeight="1"/>
+    <row r="606" ht="15.75" customHeight="1"/>
+    <row r="607" ht="15.75" customHeight="1"/>
+    <row r="608" ht="15.75" customHeight="1"/>
+    <row r="609" ht="15.75" customHeight="1"/>
+    <row r="610" ht="15.75" customHeight="1"/>
+    <row r="611" ht="15.75" customHeight="1"/>
+    <row r="612" ht="15.75" customHeight="1"/>
+    <row r="613" ht="15.75" customHeight="1"/>
+    <row r="614" ht="15.75" customHeight="1"/>
+    <row r="615" ht="15.75" customHeight="1"/>
+    <row r="616" ht="15.75" customHeight="1"/>
+    <row r="617" ht="15.75" customHeight="1"/>
+    <row r="618" ht="15.75" customHeight="1"/>
+    <row r="619" ht="15.75" customHeight="1"/>
+    <row r="620" ht="15.75" customHeight="1"/>
+    <row r="621" ht="15.75" customHeight="1"/>
+    <row r="622" ht="15.75" customHeight="1"/>
+    <row r="623" ht="15.75" customHeight="1"/>
+    <row r="624" ht="15.75" customHeight="1"/>
+    <row r="625" ht="15.75" customHeight="1"/>
+    <row r="626" ht="15.75" customHeight="1"/>
+    <row r="627" ht="15.75" customHeight="1"/>
+    <row r="628" ht="15.75" customHeight="1"/>
+    <row r="629" ht="15.75" customHeight="1"/>
+    <row r="630" ht="15.75" customHeight="1"/>
+    <row r="631" ht="15.75" customHeight="1"/>
+    <row r="632" ht="15.75" customHeight="1"/>
+    <row r="633" ht="15.75" customHeight="1"/>
+    <row r="634" ht="15.75" customHeight="1"/>
+    <row r="635" ht="15.75" customHeight="1"/>
+    <row r="636" ht="15.75" customHeight="1"/>
+    <row r="637" ht="15.75" customHeight="1"/>
+    <row r="638" ht="15.75" customHeight="1"/>
+    <row r="639" ht="15.75" customHeight="1"/>
+    <row r="640" ht="15.75" customHeight="1"/>
+    <row r="641" ht="15.75" customHeight="1"/>
+    <row r="642" ht="15.75" customHeight="1"/>
+    <row r="643" ht="15.75" customHeight="1"/>
+    <row r="644" ht="15.75" customHeight="1"/>
+    <row r="645" ht="15.75" customHeight="1"/>
+    <row r="646" ht="15.75" customHeight="1"/>
+    <row r="647" ht="15.75" customHeight="1"/>
+    <row r="648" ht="15.75" customHeight="1"/>
+    <row r="649" ht="15.75" customHeight="1"/>
+    <row r="650" ht="15.75" customHeight="1"/>
+    <row r="651" ht="15.75" customHeight="1"/>
+    <row r="652" ht="15.75" customHeight="1"/>
+    <row r="653" ht="15.75" customHeight="1"/>
+    <row r="654" ht="15.75" customHeight="1"/>
+    <row r="655" ht="15.75" customHeight="1"/>
+    <row r="656" ht="15.75" customHeight="1"/>
+    <row r="657" ht="15.75" customHeight="1"/>
+    <row r="658" ht="15.75" customHeight="1"/>
+    <row r="659" ht="15.75" customHeight="1"/>
+    <row r="660" ht="15.75" customHeight="1"/>
+    <row r="661" ht="15.75" customHeight="1"/>
+    <row r="662" ht="15.75" customHeight="1"/>
+    <row r="663" ht="15.75" customHeight="1"/>
+    <row r="664" ht="15.75" customHeight="1"/>
+    <row r="665" ht="15.75" customHeight="1"/>
+    <row r="666" ht="15.75" customHeight="1"/>
+    <row r="667" ht="15.75" customHeight="1"/>
+    <row r="668" ht="15.75" customHeight="1"/>
+    <row r="669" ht="15.75" customHeight="1"/>
+    <row r="670" ht="15.75" customHeight="1"/>
+    <row r="671" ht="15.75" customHeight="1"/>
+    <row r="672" ht="15.75" customHeight="1"/>
+    <row r="673" ht="15.75" customHeight="1"/>
+    <row r="674" ht="15.75" customHeight="1"/>
+    <row r="675" ht="15.75" customHeight="1"/>
+    <row r="676" ht="15.75" customHeight="1"/>
+    <row r="677" ht="15.75" customHeight="1"/>
+    <row r="678" ht="15.75" customHeight="1"/>
+    <row r="679" ht="15.75" customHeight="1"/>
+    <row r="680" ht="15.75" customHeight="1"/>
+    <row r="681" ht="15.75" customHeight="1"/>
+    <row r="682" ht="15.75" customHeight="1"/>
+    <row r="683" ht="15.75" customHeight="1"/>
+    <row r="684" ht="15.75" customHeight="1"/>
+    <row r="685" ht="15.75" customHeight="1"/>
+    <row r="686" ht="15.75" customHeight="1"/>
+    <row r="687" ht="15.75" customHeight="1"/>
+    <row r="688" ht="15.75" customHeight="1"/>
+    <row r="689" ht="15.75" customHeight="1"/>
+    <row r="690" ht="15.75" customHeight="1"/>
+    <row r="691" ht="15.75" customHeight="1"/>
+    <row r="692" ht="15.75" customHeight="1"/>
+    <row r="693" ht="15.75" customHeight="1"/>
+    <row r="694" ht="15.75" customHeight="1"/>
+    <row r="695" ht="15.75" customHeight="1"/>
+    <row r="696" ht="15.75" customHeight="1"/>
+    <row r="697" ht="15.75" customHeight="1"/>
+    <row r="698" ht="15.75" customHeight="1"/>
+    <row r="699" ht="15.75" customHeight="1"/>
+    <row r="700" ht="15.75" customHeight="1"/>
+    <row r="701" ht="15.75" customHeight="1"/>
+    <row r="702" ht="15.75" customHeight="1"/>
+    <row r="703" ht="15.75" customHeight="1"/>
+    <row r="704" ht="15.75" customHeight="1"/>
+    <row r="705" ht="15.75" customHeight="1"/>
+    <row r="706" ht="15.75" customHeight="1"/>
+    <row r="707" ht="15.75" customHeight="1"/>
+    <row r="708" ht="15.75" customHeight="1"/>
+    <row r="709" ht="15.75" customHeight="1"/>
+    <row r="710" ht="15.75" customHeight="1"/>
+    <row r="711" ht="15.75" customHeight="1"/>
+    <row r="712" ht="15.75" customHeight="1"/>
+    <row r="713" ht="15.75" customHeight="1"/>
+    <row r="714" ht="15.75" customHeight="1"/>
+    <row r="715" ht="15.75" customHeight="1"/>
+    <row r="716" ht="15.75" customHeight="1"/>
+    <row r="717" ht="15.75" customHeight="1"/>
+    <row r="718" ht="15.75" customHeight="1"/>
+    <row r="719" ht="15.75" customHeight="1"/>
+    <row r="720" ht="15.75" customHeight="1"/>
+    <row r="721" ht="15.75" customHeight="1"/>
+    <row r="722" ht="15.75" customHeight="1"/>
+    <row r="723" ht="15.75" customHeight="1"/>
+    <row r="724" ht="15.75" customHeight="1"/>
+    <row r="725" ht="15.75" customHeight="1"/>
+    <row r="726" ht="15.75" customHeight="1"/>
+    <row r="727" ht="15.75" customHeight="1"/>
+    <row r="728" ht="15.75" customHeight="1"/>
+    <row r="729" ht="15.75" customHeight="1"/>
+    <row r="730" ht="15.75" customHeight="1"/>
+    <row r="731" ht="15.75" customHeight="1"/>
+    <row r="732" ht="15.75" customHeight="1"/>
+    <row r="733" ht="15.75" customHeight="1"/>
+    <row r="734" ht="15.75" customHeight="1"/>
+    <row r="735" ht="15.75" customHeight="1"/>
+    <row r="736" ht="15.75" customHeight="1"/>
+    <row r="737" ht="15.75" customHeight="1"/>
+    <row r="738" ht="15.75" customHeight="1"/>
+    <row r="739" ht="15.75" customHeight="1"/>
+    <row r="740" ht="15.75" customHeight="1"/>
+    <row r="741" ht="15.75" customHeight="1"/>
+    <row r="742" ht="15.75" customHeight="1"/>
+    <row r="743" ht="15.75" customHeight="1"/>
+    <row r="744" ht="15.75" customHeight="1"/>
+    <row r="745" ht="15.75" customHeight="1"/>
+    <row r="746" ht="15.75" customHeight="1"/>
+    <row r="747" ht="15.75" customHeight="1"/>
+    <row r="748" ht="15.75" customHeight="1"/>
+    <row r="749" ht="15.75" customHeight="1"/>
+    <row r="750" ht="15.75" customHeight="1"/>
+    <row r="751" ht="15.75" customHeight="1"/>
+    <row r="752" ht="15.75" customHeight="1"/>
+    <row r="753" ht="15.75" customHeight="1"/>
+    <row r="754" ht="15.75" customHeight="1"/>
+    <row r="755" ht="15.75" customHeight="1"/>
+    <row r="756" ht="15.75" customHeight="1"/>
+    <row r="757" ht="15.75" customHeight="1"/>
+    <row r="758" ht="15.75" customHeight="1"/>
+    <row r="759" ht="15.75" customHeight="1"/>
+    <row r="760" ht="15.75" customHeight="1"/>
+    <row r="761" ht="15.75" customHeight="1"/>
+    <row r="762" ht="15.75" customHeight="1"/>
+    <row r="763" ht="15.75" customHeight="1"/>
+    <row r="764" ht="15.75" customHeight="1"/>
+    <row r="765" ht="15.75" customHeight="1"/>
+    <row r="766" ht="15.75" customHeight="1"/>
+    <row r="767" ht="15.75" customHeight="1"/>
+    <row r="768" ht="15.75" customHeight="1"/>
+    <row r="769" ht="15.75" customHeight="1"/>
+    <row r="770" ht="15.75" customHeight="1"/>
+    <row r="771" ht="15.75" customHeight="1"/>
+    <row r="772" ht="15.75" customHeight="1"/>
+    <row r="773" ht="15.75" customHeight="1"/>
+    <row r="774" ht="15.75" customHeight="1"/>
+    <row r="775" ht="15.75" customHeight="1"/>
+    <row r="776" ht="15.75" customHeight="1"/>
+    <row r="777" ht="15.75" customHeight="1"/>
+    <row r="778" ht="15.75" customHeight="1"/>
+    <row r="779" ht="15.75" customHeight="1"/>
+    <row r="780" ht="15.75" customHeight="1"/>
+    <row r="781" ht="15.75" customHeight="1"/>
+    <row r="782" ht="15.75" customHeight="1"/>
+    <row r="783" ht="15.75" customHeight="1"/>
+    <row r="784" ht="15.75" customHeight="1"/>
+    <row r="785" ht="15.75" customHeight="1"/>
+    <row r="786" ht="15.75" customHeight="1"/>
+    <row r="787" ht="15.75" customHeight="1"/>
+    <row r="788" ht="15.75" customHeight="1"/>
+    <row r="789" ht="15.75" customHeight="1"/>
+    <row r="790" ht="15.75" customHeight="1"/>
+    <row r="791" ht="15.75" customHeight="1"/>
+    <row r="792" ht="15.75" customHeight="1"/>
+    <row r="793" ht="15.75" customHeight="1"/>
+    <row r="794" ht="15.75" customHeight="1"/>
+    <row r="795" ht="15.75" customHeight="1"/>
+    <row r="796" ht="15.75" customHeight="1"/>
+    <row r="797" ht="15.75" customHeight="1"/>
+    <row r="798" ht="15.75" customHeight="1"/>
+    <row r="799" ht="15.75" customHeight="1"/>
+    <row r="800" ht="15.75" customHeight="1"/>
+    <row r="801" ht="15.75" customHeight="1"/>
+    <row r="802" ht="15.75" customHeight="1"/>
+    <row r="803" ht="15.75" customHeight="1"/>
+    <row r="804" ht="15.75" customHeight="1"/>
+    <row r="805" ht="15.75" customHeight="1"/>
+    <row r="806" ht="15.75" customHeight="1"/>
+    <row r="807" ht="15.75" customHeight="1"/>
+    <row r="808" ht="15.75" customHeight="1"/>
+    <row r="809" ht="15.75" customHeight="1"/>
+    <row r="810" ht="15.75" customHeight="1"/>
+    <row r="811" ht="15.75" customHeight="1"/>
+    <row r="812" ht="15.75" customHeight="1"/>
+    <row r="813" ht="15.75" customHeight="1"/>
+    <row r="814" ht="15.75" customHeight="1"/>
+    <row r="815" ht="15.75" customHeight="1"/>
+    <row r="816" ht="15.75" customHeight="1"/>
+    <row r="817" ht="15.75" customHeight="1"/>
+    <row r="818" ht="15.75" customHeight="1"/>
+    <row r="819" ht="15.75" customHeight="1"/>
+    <row r="820" ht="15.75" customHeight="1"/>
+    <row r="821" ht="15.75" customHeight="1"/>
+    <row r="822" ht="15.75" customHeight="1"/>
+    <row r="823" ht="15.75" customHeight="1"/>
+    <row r="824" ht="15.75" customHeight="1"/>
+    <row r="825" ht="15.75" customHeight="1"/>
+    <row r="826" ht="15.75" customHeight="1"/>
+    <row r="827" ht="15.75" customHeight="1"/>
+    <row r="828" ht="15.75" customHeight="1"/>
+    <row r="829" ht="15.75" customHeight="1"/>
+    <row r="830" ht="15.75" customHeight="1"/>
+    <row r="831" ht="15.75" customHeight="1"/>
+    <row r="832" ht="15.75" customHeight="1"/>
+    <row r="833" ht="15.75" customHeight="1"/>
+    <row r="834" ht="15.75" customHeight="1"/>
+    <row r="835" ht="15.75" customHeight="1"/>
+    <row r="836" ht="15.75" customHeight="1"/>
+    <row r="837" ht="15.75" customHeight="1"/>
+    <row r="838" ht="15.75" customHeight="1"/>
+    <row r="839" ht="15.75" customHeight="1"/>
+    <row r="840" ht="15.75" customHeight="1"/>
+    <row r="841" ht="15.75" customHeight="1"/>
+    <row r="842" ht="15.75" customHeight="1"/>
+    <row r="843" ht="15.75" customHeight="1"/>
+    <row r="844" ht="15.75" customHeight="1"/>
+    <row r="845" ht="15.75" customHeight="1"/>
+    <row r="846" ht="15.75" customHeight="1"/>
+    <row r="847" ht="15.75" customHeight="1"/>
+    <row r="848" ht="15.75" customHeight="1"/>
+    <row r="849" ht="15.75" customHeight="1"/>
+    <row r="850" ht="15.75" customHeight="1"/>
+    <row r="851" ht="15.75" customHeight="1"/>
+    <row r="852" ht="15.75" customHeight="1"/>
+    <row r="853" ht="15.75" customHeight="1"/>
+    <row r="854" ht="15.75" customHeight="1"/>
+    <row r="855" ht="15.75" customHeight="1"/>
+    <row r="856" ht="15.75" customHeight="1"/>
+    <row r="857" ht="15.75" customHeight="1"/>
+    <row r="858" ht="15.75" customHeight="1"/>
+    <row r="859" ht="15.75" customHeight="1"/>
+    <row r="860" ht="15.75" customHeight="1"/>
+    <row r="861" ht="15.75" customHeight="1"/>
+    <row r="862" ht="15.75" customHeight="1"/>
+    <row r="863" ht="15.75" customHeight="1"/>
+    <row r="864" ht="15.75" customHeight="1"/>
+    <row r="865" ht="15.75" customHeight="1"/>
+    <row r="866" ht="15.75" customHeight="1"/>
+    <row r="867" ht="15.75" customHeight="1"/>
+    <row r="868" ht="15.75" customHeight="1"/>
+    <row r="869" ht="15.75" customHeight="1"/>
+    <row r="870" ht="15.75" customHeight="1"/>
+    <row r="871" ht="15.75" customHeight="1"/>
+    <row r="872" ht="15.75" customHeight="1"/>
+    <row r="873" ht="15.75" customHeight="1"/>
+    <row r="874" ht="15.75" customHeight="1"/>
+    <row r="875" ht="15.75" customHeight="1"/>
+    <row r="876" ht="15.75" customHeight="1"/>
+    <row r="877" ht="15.75" customHeight="1"/>
+    <row r="878" ht="15.75" customHeight="1"/>
+    <row r="879" ht="15.75" customHeight="1"/>
+    <row r="880" ht="15.75" customHeight="1"/>
+    <row r="881" ht="15.75" customHeight="1"/>
+    <row r="882" ht="15.75" customHeight="1"/>
+    <row r="883" ht="15.75" customHeight="1"/>
+    <row r="884" ht="15.75" customHeight="1"/>
+    <row r="885" ht="15.75" customHeight="1"/>
+    <row r="886" ht="15.75" customHeight="1"/>
+    <row r="887" ht="15.75" customHeight="1"/>
+    <row r="888" ht="15.75" customHeight="1"/>
+    <row r="889" ht="15.75" customHeight="1"/>
+    <row r="890" ht="15.75" customHeight="1"/>
+    <row r="891" ht="15.75" customHeight="1"/>
+    <row r="892" ht="15.75" customHeight="1"/>
+    <row r="893" ht="15.75" customHeight="1"/>
+    <row r="894" ht="15.75" customHeight="1"/>
+    <row r="895" ht="15.75" customHeight="1"/>
+    <row r="896" ht="15.75" customHeight="1"/>
+    <row r="897" ht="15.75" customHeight="1"/>
+    <row r="898" ht="15.75" customHeight="1"/>
+    <row r="899" ht="15.75" customHeight="1"/>
+    <row r="900" ht="15.75" customHeight="1"/>
+    <row r="901" ht="15.75" customHeight="1"/>
+    <row r="902" ht="15.75" customHeight="1"/>
+    <row r="903" ht="15.75" customHeight="1"/>
+    <row r="904" ht="15.75" customHeight="1"/>
+    <row r="905" ht="15.75" customHeight="1"/>
+    <row r="906" ht="15.75" customHeight="1"/>
+    <row r="907" ht="15.75" customHeight="1"/>
+    <row r="908" ht="15.75" customHeight="1"/>
+    <row r="909" ht="15.75" customHeight="1"/>
+    <row r="910" ht="15.75" customHeight="1"/>
+    <row r="911" ht="15.75" customHeight="1"/>
+    <row r="912" ht="15.75" customHeight="1"/>
+    <row r="913" ht="15.75" customHeight="1"/>
+    <row r="914" ht="15.75" customHeight="1"/>
+    <row r="915" ht="15.75" customHeight="1"/>
+    <row r="916" ht="15.75" customHeight="1"/>
+    <row r="917" ht="15.75" customHeight="1"/>
+    <row r="918" ht="15.75" customHeight="1"/>
+    <row r="919" ht="15.75" customHeight="1"/>
+    <row r="920" ht="15.75" customHeight="1"/>
+    <row r="921" ht="15.75" customHeight="1"/>
+    <row r="922" ht="15.75" customHeight="1"/>
+    <row r="923" ht="15.75" customHeight="1"/>
   </sheetData>
   <phoneticPr fontId="58" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="55" workbookViewId="0">
-      <pane xSplit="1" ySplit="13" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="13" topLeftCell="B17" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G20" sqref="A14:G20"/>
       <selection pane="topRight" activeCell="G20" sqref="A14:G20"/>
       <selection pane="bottomLeft" activeCell="G20" sqref="A14:G20"/>
-      <selection pane="bottomRight" activeCell="E37" sqref="E37"/>
+      <selection pane="bottomRight" activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="16.5" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="16.1640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="1" customWidth="1"/>
     <col min="6" max="7" width="19.33203125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="23.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.33203125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="9.83203125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="15.5" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="33.33203125" style="1" customWidth="1"/>
-    <col min="13" max="13" width="28.1640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="8.83203125" style="1"/>
+    <col min="13" max="13" width="28.109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.44140625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="25.109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.88671875" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15">
       <c r="A1" s="259" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="259"/>
       <c r="C1" s="259"/>
       <c r="D1" s="259"/>
       <c r="E1" s="259"/>
     </row>
-    <row r="3" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" hidden="1">
       <c r="I3" s="1" t="s">
         <v>96</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="4" spans="1:15" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" hidden="1"/>
+    <row r="5" spans="1:15" hidden="1">
       <c r="I5" s="1" t="s">
         <v>98</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="6" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" hidden="1">
       <c r="J6" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" hidden="1">
       <c r="J7" s="1" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="8" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" hidden="1">
       <c r="J8" s="1" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="9" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" hidden="1">
       <c r="J9" s="1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="10" spans="1:15" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" hidden="1"/>
+    <row r="11" spans="1:15">
       <c r="A11" s="251" t="s">
         <v>104</v>
       </c>
       <c r="B11" s="251" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="251" t="s">
         <v>106</v>
       </c>
       <c r="D11" s="251" t="s">
         <v>107</v>
       </c>
       <c r="E11" s="253" t="s">
         <v>108</v>
       </c>
       <c r="F11" s="258"/>
       <c r="G11" s="251" t="s">
         <v>109</v>
       </c>
       <c r="H11" s="251" t="s">
         <v>110</v>
       </c>
       <c r="I11" s="251" t="s">
         <v>111</v>
       </c>
       <c r="J11" s="251" t="s">
         <v>112</v>
       </c>
       <c r="K11" s="251" t="s">
         <v>113</v>
       </c>
       <c r="L11" s="251" t="s">
         <v>114</v>
       </c>
       <c r="M11" s="251" t="s">
         <v>115</v>
       </c>
       <c r="N11" s="251" t="s">
         <v>116</v>
       </c>
       <c r="O11" s="251" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="60" customHeight="1">
       <c r="A12" s="252"/>
       <c r="B12" s="252"/>
       <c r="C12" s="252"/>
       <c r="D12" s="252"/>
       <c r="E12" s="11" t="s">
         <v>118</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>119</v>
       </c>
       <c r="G12" s="252"/>
       <c r="H12" s="252"/>
       <c r="I12" s="252"/>
       <c r="J12" s="252"/>
       <c r="K12" s="252"/>
       <c r="L12" s="252"/>
       <c r="M12" s="252"/>
       <c r="N12" s="252"/>
       <c r="O12" s="252"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15">
       <c r="A13" s="12">
         <v>1</v>
       </c>
       <c r="B13" s="12">
         <v>2</v>
       </c>
       <c r="C13" s="12">
         <v>3</v>
       </c>
       <c r="D13" s="13">
         <v>4</v>
       </c>
       <c r="E13" s="256">
         <v>5</v>
       </c>
       <c r="F13" s="257"/>
       <c r="G13" s="166">
         <v>6</v>
       </c>
       <c r="H13" s="12">
         <v>7</v>
       </c>
       <c r="I13" s="12">
         <v>8</v>
       </c>
       <c r="J13" s="12">
         <v>9</v>
       </c>
       <c r="K13" s="12">
         <v>10</v>
       </c>
       <c r="L13" s="12">
         <v>11</v>
       </c>
       <c r="M13" s="12">
         <v>12</v>
       </c>
       <c r="N13" s="12">
         <v>13</v>
       </c>
       <c r="O13" s="12">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="127.5" customHeight="1">
       <c r="A14" s="14">
         <v>1</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="17"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="10"/>
       <c r="O14" s="18"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15">
       <c r="A15" s="14">
         <v>2</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="52"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="10"/>
       <c r="O15" s="18"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15">
       <c r="A16" s="14">
         <v>3</v>
       </c>
       <c r="B16" s="70"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="52"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="10"/>
       <c r="O16" s="18"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15">
       <c r="A17" s="14">
         <v>4</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="52"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="10"/>
       <c r="O17" s="18"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15">
       <c r="A18" s="14">
         <v>5</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="17"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="52"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="10"/>
       <c r="O18" s="18"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15">
       <c r="A19" s="14">
         <v>6</v>
       </c>
       <c r="B19" s="72"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="17"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="52"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="10"/>
       <c r="O19" s="18"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15">
       <c r="A20" s="14">
         <v>7</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="17"/>
       <c r="F20" s="66"/>
       <c r="G20" s="66"/>
       <c r="H20" s="18"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="10"/>
       <c r="O20" s="18"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15">
       <c r="A21" s="14">
         <v>8</v>
       </c>
       <c r="B21" s="72"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="17"/>
       <c r="F21" s="66"/>
       <c r="G21" s="66"/>
       <c r="H21" s="18"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="52"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="10"/>
       <c r="O21" s="18"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15">
       <c r="A22" s="14">
         <v>9</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="17"/>
       <c r="F22" s="66"/>
       <c r="G22" s="66"/>
       <c r="H22" s="18"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="52"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="10"/>
       <c r="O22" s="18"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15">
       <c r="A23" s="14">
         <v>10</v>
       </c>
       <c r="B23" s="72"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="17"/>
       <c r="F23" s="66"/>
       <c r="G23" s="66"/>
       <c r="H23" s="18"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="52"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="10"/>
       <c r="O23" s="18"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15">
       <c r="A24" s="14">
         <v>11</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="17"/>
       <c r="F24" s="66"/>
       <c r="G24" s="66"/>
       <c r="H24" s="18"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="52"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="10"/>
       <c r="O24" s="18"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15">
       <c r="A25" s="14">
         <v>12</v>
       </c>
       <c r="B25" s="72"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="17"/>
       <c r="F25" s="66"/>
       <c r="G25" s="66"/>
       <c r="H25" s="18"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="10"/>
       <c r="O25" s="18"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15">
       <c r="B28" s="1" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15">
+      <c r="E29" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="B30" s="83" t="s">
         <v>121</v>
       </c>
-      <c r="E30" s="179"/>
+      <c r="E30" s="179">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="5:5">
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="O11:O12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I14:I25 N14:N25" xr:uid="{00000000-0002-0000-0800-000000000000}">
       <formula1>$I$4:$I$5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J14:J17" xr:uid="{00000000-0002-0000-0800-000001000000}">
       <formula1>$J$4:$J$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="L1" sqref="L1"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.5" style="1" customWidth="1"/>
-    <col min="4" max="4" width="14.1640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="22.6640625" style="1" customWidth="1"/>
-    <col min="7" max="7" width="19.1640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="20.33203125" style="1" customWidth="1"/>
-    <col min="9" max="9" width="10.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="8.83203125" style="1"/>
+    <col min="9" max="9" width="10.44140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.88671875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="20" t="s">
         <v>122</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10">
       <c r="A2" s="20"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10">
       <c r="A3" s="22" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="30" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" ht="27.6">
       <c r="A4" s="21" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>126</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>127</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>128</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>110</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>129</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>130</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10">
       <c r="A5" s="12">
         <v>1</v>
       </c>
       <c r="B5" s="12">
         <v>2</v>
       </c>
       <c r="C5" s="12">
         <v>3</v>
       </c>
       <c r="D5" s="12">
         <v>4</v>
       </c>
       <c r="E5" s="12">
         <v>5</v>
       </c>
       <c r="F5" s="12">
         <v>6</v>
       </c>
       <c r="G5" s="12">
         <v>7</v>
       </c>
       <c r="H5" s="12">
         <v>8</v>
       </c>
       <c r="I5" s="12">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="14">
         <v>1</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="14">
         <v>2</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="14">
         <v>3</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="14">
         <v>4</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="14">
         <v>5</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="14" t="s">
         <v>132</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="J1" location="'Daftar Tabel'!A1" display="&lt;&lt;&lt; Daftar Tabel" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView zoomScale="137" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="12.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.44140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17" style="1" customWidth="1"/>
-    <col min="10" max="10" width="17.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="8.83203125" style="1"/>
+    <col min="10" max="10" width="17.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.88671875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" hidden="1">
       <c r="F3" s="1" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="4" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" hidden="1"/>
+    <row r="5" spans="1:10" hidden="1">
       <c r="F5" s="1" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="6" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" hidden="1">
       <c r="F6" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="7" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" hidden="1">
       <c r="F7" s="1" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="8" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" hidden="1">
       <c r="F8" s="1" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="9" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" hidden="1">
       <c r="F9" s="1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="11" spans="1:10" ht="45" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" hidden="1"/>
+    <row r="11" spans="1:10" ht="55.2">
       <c r="A11" s="11" t="s">
         <v>104</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>133</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>108</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>110</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>112</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>113</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>114</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>115</v>
       </c>
       <c r="J11" s="11" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="12">
         <v>1</v>
       </c>
       <c r="B12" s="12">
         <v>2</v>
       </c>
       <c r="C12" s="12">
         <v>3</v>
       </c>
       <c r="D12" s="12">
         <v>4</v>
       </c>
       <c r="E12" s="12">
         <v>5</v>
       </c>
       <c r="F12" s="12">
         <v>6</v>
       </c>
       <c r="G12" s="12">
         <v>7</v>
       </c>
       <c r="H12" s="12">
         <v>8</v>
       </c>
       <c r="I12" s="12">
         <v>9</v>
       </c>
       <c r="J12" s="12">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="14">
         <v>1</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="10"/>
       <c r="D13" s="18"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="18"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="14">
         <v>2</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="10"/>
       <c r="D14" s="18"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="14">
         <v>3</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="10"/>
       <c r="D15" s="18"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="14">
         <v>4</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="10"/>
       <c r="D16" s="18"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="14">
         <v>5</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="10"/>
       <c r="D17" s="18"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
     </row>
-    <row r="18" spans="1:10" ht="16" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="15">
       <c r="A18" s="14" t="s">
         <v>132</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="10"/>
       <c r="D18" s="18"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="H19" s="167" t="s">
         <v>134</v>
       </c>
       <c r="I19" s="167"/>
       <c r="J19" s="167"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10">
       <c r="H20" s="167" t="s">
         <v>135</v>
       </c>
       <c r="I20" s="167"/>
       <c r="J20" s="167"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F13:F18" xr:uid="{00000000-0002-0000-0B00-000000000000}">
       <formula1>$F$4:$F$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B55" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="4.5" style="145" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="37.1640625" style="145" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4.44140625" style="145" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="145" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" style="145" customWidth="1"/>
+    <col min="4" max="4" width="37.109375" style="145" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="145" customWidth="1"/>
-    <col min="6" max="6" width="8.83203125" style="145" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="5.1640625" style="145" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="145" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.44140625" style="145" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="145" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" style="145" customWidth="1"/>
+    <col min="10" max="10" width="5.109375" style="145" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="145" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.33203125" style="145" bestFit="1" customWidth="1"/>
-    <col min="13" max="13" width="8.83203125" style="145" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="145" customWidth="1"/>
     <col min="14" max="14" width="10" style="145" customWidth="1"/>
     <col min="15" max="15" width="11.6640625" style="145" customWidth="1"/>
-    <col min="16" max="16" width="14.5" style="145" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="8.83203125" style="145"/>
+    <col min="16" max="16" width="14.44140625" style="145" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.88671875" style="145" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="145"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:16" ht="14.4">
       <c r="A1" s="178" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
       <c r="H1" s="119"/>
       <c r="I1" s="119"/>
       <c r="J1" s="119"/>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:16">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="119"/>
       <c r="J2" s="119"/>
       <c r="P2" s="153"/>
     </row>
-    <row r="3" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" hidden="1">
       <c r="A3" s="152" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="119"/>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
       <c r="H3" s="119"/>
       <c r="I3" s="119"/>
       <c r="J3" s="119"/>
       <c r="P3" s="120"/>
     </row>
-    <row r="4" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" hidden="1">
       <c r="A4" s="152"/>
       <c r="B4" s="119"/>
       <c r="C4" s="119"/>
       <c r="D4" s="119"/>
       <c r="E4" s="119"/>
       <c r="F4" s="119"/>
       <c r="G4" s="119"/>
       <c r="H4" s="119"/>
       <c r="I4" s="119"/>
       <c r="J4" s="119"/>
       <c r="P4" s="120"/>
     </row>
-    <row r="5" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" hidden="1">
       <c r="A5" s="152" t="s">
         <v>98</v>
       </c>
       <c r="B5" s="119"/>
       <c r="C5" s="119"/>
       <c r="D5" s="119"/>
       <c r="E5" s="119"/>
       <c r="F5" s="119"/>
       <c r="G5" s="119"/>
       <c r="H5" s="119"/>
       <c r="I5" s="119"/>
       <c r="J5" s="119"/>
       <c r="P5" s="120"/>
     </row>
-    <row r="7" spans="1:16" ht="14.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" ht="14.4" customHeight="1">
       <c r="A7" s="251" t="s">
         <v>104</v>
       </c>
       <c r="B7" s="251" t="s">
         <v>137</v>
       </c>
       <c r="C7" s="251" t="s">
         <v>138</v>
       </c>
       <c r="D7" s="251" t="s">
         <v>139</v>
       </c>
       <c r="E7" s="251" t="s">
         <v>140</v>
       </c>
       <c r="F7" s="260" t="s">
         <v>141</v>
       </c>
       <c r="G7" s="261"/>
       <c r="H7" s="262"/>
       <c r="I7" s="251" t="s">
         <v>142</v>
       </c>
       <c r="J7" s="260" t="s">
         <v>143</v>
       </c>
       <c r="K7" s="261"/>
       <c r="L7" s="261"/>
       <c r="M7" s="262"/>
       <c r="N7" s="251" t="s">
         <v>144</v>
       </c>
       <c r="O7" s="251" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="60" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:16" ht="55.2">
       <c r="A8" s="252"/>
       <c r="B8" s="252"/>
       <c r="C8" s="252"/>
       <c r="D8" s="252"/>
       <c r="E8" s="252"/>
       <c r="F8" s="11" t="s">
         <v>146</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>147</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>148</v>
       </c>
       <c r="I8" s="252"/>
       <c r="J8" s="11" t="s">
         <v>149</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>150</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>151</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>152</v>
       </c>
       <c r="N8" s="252"/>
       <c r="O8" s="252"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:16">
       <c r="A9" s="141">
         <v>1</v>
       </c>
       <c r="B9" s="141">
         <v>2</v>
       </c>
       <c r="C9" s="141">
         <v>3</v>
       </c>
       <c r="D9" s="141">
         <v>4</v>
       </c>
       <c r="E9" s="141">
         <v>5</v>
       </c>
       <c r="F9" s="141">
         <v>6</v>
       </c>
       <c r="G9" s="141">
         <v>7</v>
       </c>
       <c r="H9" s="141">
         <v>8</v>
       </c>
       <c r="I9" s="141">
         <v>9</v>
       </c>
       <c r="J9" s="141">
         <v>10</v>
       </c>
       <c r="K9" s="141">
         <v>11</v>
       </c>
       <c r="L9" s="141">
         <v>12</v>
       </c>
       <c r="M9" s="141">
         <v>13</v>
       </c>
       <c r="N9" s="141">
         <v>14</v>
       </c>
       <c r="O9" s="141">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16">
       <c r="A10" s="55"/>
       <c r="B10" s="56"/>
       <c r="C10" s="57"/>
       <c r="D10" s="58"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="56"/>
       <c r="J10" s="56"/>
       <c r="K10" s="56"/>
       <c r="L10" s="56"/>
       <c r="M10" s="56"/>
       <c r="N10" s="56"/>
       <c r="O10" s="56"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16">
       <c r="A11" s="55"/>
       <c r="B11" s="56"/>
       <c r="C11" s="57"/>
       <c r="D11" s="58"/>
       <c r="E11" s="57"/>
       <c r="F11" s="57"/>
       <c r="G11" s="57"/>
       <c r="H11" s="57"/>
       <c r="I11" s="56"/>
       <c r="J11" s="56"/>
       <c r="K11" s="56"/>
       <c r="L11" s="56"/>
       <c r="M11" s="56"/>
       <c r="N11" s="56"/>
       <c r="O11" s="56"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16">
       <c r="A12" s="55"/>
       <c r="B12" s="56"/>
       <c r="C12" s="57"/>
       <c r="D12" s="58"/>
       <c r="E12" s="57"/>
       <c r="F12" s="57"/>
       <c r="G12" s="57"/>
       <c r="H12" s="57"/>
       <c r="I12" s="56"/>
       <c r="J12" s="57"/>
       <c r="K12" s="57"/>
       <c r="L12" s="56"/>
       <c r="M12" s="56"/>
       <c r="N12" s="56"/>
       <c r="O12" s="56"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:16">
       <c r="A13" s="55"/>
       <c r="B13" s="56"/>
       <c r="C13" s="57"/>
       <c r="D13" s="58"/>
       <c r="E13" s="57"/>
       <c r="F13" s="57"/>
       <c r="G13" s="57"/>
       <c r="H13" s="57"/>
       <c r="I13" s="56"/>
       <c r="J13" s="57"/>
       <c r="K13" s="57"/>
       <c r="L13" s="56"/>
       <c r="M13" s="56"/>
       <c r="N13" s="56"/>
       <c r="O13" s="56"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:16">
       <c r="A14" s="55"/>
       <c r="B14" s="56"/>
       <c r="C14" s="57"/>
       <c r="D14" s="58"/>
       <c r="E14" s="57"/>
       <c r="F14" s="57"/>
       <c r="G14" s="57"/>
       <c r="H14" s="57"/>
       <c r="I14" s="56"/>
       <c r="J14" s="57"/>
       <c r="K14" s="57"/>
       <c r="L14" s="56"/>
       <c r="M14" s="56"/>
       <c r="N14" s="56"/>
       <c r="O14" s="56"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:16">
       <c r="A15" s="55"/>
       <c r="B15" s="56"/>
       <c r="C15" s="57"/>
       <c r="D15" s="58"/>
       <c r="E15" s="57"/>
       <c r="F15" s="57"/>
       <c r="G15" s="57"/>
       <c r="H15" s="57"/>
       <c r="I15" s="56"/>
       <c r="J15" s="57"/>
       <c r="K15" s="57"/>
       <c r="L15" s="56"/>
       <c r="M15" s="56"/>
       <c r="N15" s="56"/>
       <c r="O15" s="56"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:16">
       <c r="A16" s="55"/>
       <c r="B16" s="56"/>
       <c r="C16" s="57"/>
       <c r="D16" s="58"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="56"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="56"/>
       <c r="M16" s="56"/>
       <c r="N16" s="56"/>
       <c r="O16" s="56"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15">
       <c r="A17" s="55"/>
       <c r="B17" s="56"/>
       <c r="C17" s="57"/>
       <c r="D17" s="58"/>
       <c r="E17" s="57"/>
       <c r="F17" s="57"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
       <c r="I17" s="56"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="56"/>
       <c r="M17" s="56"/>
       <c r="N17" s="56"/>
       <c r="O17" s="56"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15">
       <c r="A18" s="55"/>
       <c r="B18" s="56"/>
       <c r="C18" s="57"/>
       <c r="D18" s="58"/>
       <c r="E18" s="57"/>
       <c r="F18" s="57"/>
       <c r="G18" s="57"/>
       <c r="H18" s="57"/>
       <c r="I18" s="56"/>
       <c r="J18" s="57"/>
       <c r="K18" s="57"/>
       <c r="L18" s="56"/>
       <c r="M18" s="56"/>
       <c r="N18" s="56"/>
       <c r="O18" s="56"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15">
       <c r="A19" s="55"/>
       <c r="B19" s="56"/>
       <c r="C19" s="57"/>
       <c r="D19" s="58"/>
       <c r="E19" s="57"/>
       <c r="F19" s="57"/>
       <c r="G19" s="57"/>
       <c r="H19" s="57"/>
       <c r="I19" s="56"/>
       <c r="J19" s="57"/>
       <c r="K19" s="57"/>
       <c r="L19" s="56"/>
       <c r="M19" s="56"/>
       <c r="N19" s="56"/>
       <c r="O19" s="56"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15">
       <c r="A20" s="55"/>
       <c r="B20" s="56"/>
       <c r="C20" s="57"/>
       <c r="D20" s="58"/>
       <c r="E20" s="57"/>
       <c r="F20" s="57"/>
       <c r="G20" s="57"/>
       <c r="H20" s="57"/>
       <c r="I20" s="56"/>
       <c r="J20" s="57"/>
       <c r="K20" s="57"/>
       <c r="L20" s="56"/>
       <c r="M20" s="56"/>
       <c r="N20" s="56"/>
       <c r="O20" s="56"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15">
       <c r="A21" s="55"/>
       <c r="B21" s="56"/>
       <c r="C21" s="57"/>
       <c r="D21" s="58"/>
       <c r="E21" s="57"/>
       <c r="F21" s="57"/>
       <c r="G21" s="57"/>
       <c r="H21" s="57"/>
       <c r="I21" s="56"/>
       <c r="J21" s="57"/>
       <c r="K21" s="57"/>
       <c r="L21" s="56"/>
       <c r="M21" s="56"/>
       <c r="N21" s="56"/>
       <c r="O21" s="56"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15">
       <c r="A22" s="55"/>
       <c r="B22" s="56"/>
       <c r="C22" s="57"/>
       <c r="D22" s="58"/>
       <c r="E22" s="57"/>
       <c r="F22" s="57"/>
       <c r="G22" s="57"/>
       <c r="H22" s="57"/>
       <c r="I22" s="56"/>
       <c r="J22" s="57"/>
       <c r="K22" s="57"/>
       <c r="L22" s="56"/>
       <c r="M22" s="56"/>
       <c r="N22" s="56"/>
       <c r="O22" s="56"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15">
       <c r="A23" s="55"/>
       <c r="B23" s="56"/>
       <c r="C23" s="57"/>
       <c r="D23" s="58"/>
       <c r="E23" s="57"/>
       <c r="F23" s="57"/>
       <c r="G23" s="57"/>
       <c r="H23" s="57"/>
       <c r="I23" s="56"/>
       <c r="J23" s="57"/>
       <c r="K23" s="57"/>
       <c r="L23" s="56"/>
       <c r="M23" s="56"/>
       <c r="N23" s="56"/>
       <c r="O23" s="56"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15">
       <c r="A24" s="55"/>
       <c r="B24" s="56"/>
       <c r="C24" s="57"/>
       <c r="D24" s="58"/>
       <c r="E24" s="57"/>
       <c r="F24" s="57"/>
       <c r="G24" s="57"/>
       <c r="H24" s="57"/>
       <c r="I24" s="56"/>
       <c r="J24" s="57"/>
       <c r="K24" s="57"/>
       <c r="L24" s="56"/>
       <c r="M24" s="56"/>
       <c r="N24" s="56"/>
       <c r="O24" s="56"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15">
       <c r="A25" s="55"/>
       <c r="B25" s="56"/>
       <c r="C25" s="57"/>
       <c r="D25" s="58"/>
       <c r="E25" s="57"/>
       <c r="F25" s="57"/>
       <c r="G25" s="57"/>
       <c r="H25" s="57"/>
       <c r="I25" s="56"/>
       <c r="J25" s="57"/>
       <c r="K25" s="57"/>
       <c r="L25" s="56"/>
       <c r="M25" s="56"/>
       <c r="N25" s="56"/>
       <c r="O25" s="56"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15">
       <c r="A26" s="55"/>
       <c r="B26" s="56"/>
       <c r="C26" s="57"/>
       <c r="D26" s="58"/>
       <c r="E26" s="57"/>
       <c r="F26" s="57"/>
       <c r="G26" s="57"/>
       <c r="H26" s="57"/>
       <c r="I26" s="56"/>
       <c r="J26" s="57"/>
       <c r="K26" s="57"/>
       <c r="L26" s="56"/>
       <c r="M26" s="56"/>
       <c r="N26" s="56"/>
       <c r="O26" s="56"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15">
       <c r="A27" s="55"/>
       <c r="B27" s="56"/>
       <c r="C27" s="57"/>
       <c r="D27" s="58"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="56"/>
       <c r="J27" s="57"/>
       <c r="K27" s="57"/>
       <c r="L27" s="56"/>
       <c r="M27" s="56"/>
       <c r="N27" s="56"/>
       <c r="O27" s="56"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15">
       <c r="A28" s="55"/>
       <c r="B28" s="56"/>
       <c r="C28" s="57"/>
       <c r="D28" s="58"/>
       <c r="E28" s="86"/>
       <c r="F28" s="57"/>
       <c r="G28" s="57"/>
       <c r="H28" s="57"/>
       <c r="I28" s="56"/>
       <c r="J28" s="57"/>
       <c r="K28" s="57"/>
       <c r="L28" s="56"/>
       <c r="M28" s="56"/>
       <c r="N28" s="56"/>
       <c r="O28" s="56"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15">
       <c r="A29" s="55"/>
       <c r="B29" s="85"/>
       <c r="C29" s="57"/>
       <c r="D29" s="58"/>
       <c r="E29" s="86"/>
       <c r="F29" s="57"/>
       <c r="G29" s="57"/>
       <c r="H29" s="57"/>
       <c r="I29" s="56"/>
       <c r="J29" s="57"/>
       <c r="K29" s="57"/>
       <c r="L29" s="56"/>
       <c r="M29" s="56"/>
       <c r="N29" s="56"/>
       <c r="O29" s="56"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15">
       <c r="A30" s="55"/>
       <c r="B30" s="85"/>
       <c r="C30" s="57"/>
       <c r="D30" s="58"/>
       <c r="E30" s="86"/>
       <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="56"/>
       <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="56"/>
       <c r="M30" s="56"/>
       <c r="N30" s="56"/>
       <c r="O30" s="56"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15">
       <c r="A31" s="55"/>
       <c r="B31" s="85"/>
       <c r="C31" s="57"/>
       <c r="D31" s="58"/>
       <c r="E31" s="86"/>
       <c r="F31" s="57"/>
       <c r="G31" s="57"/>
       <c r="H31" s="57"/>
       <c r="I31" s="56"/>
       <c r="J31" s="57"/>
       <c r="K31" s="57"/>
       <c r="L31" s="56"/>
       <c r="M31" s="56"/>
       <c r="N31" s="56"/>
       <c r="O31" s="56"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15">
       <c r="A32" s="55"/>
       <c r="B32" s="85"/>
       <c r="C32" s="57"/>
       <c r="D32" s="58"/>
       <c r="E32" s="86"/>
       <c r="F32" s="57"/>
       <c r="G32" s="57"/>
       <c r="H32" s="57"/>
       <c r="I32" s="56"/>
       <c r="J32" s="57"/>
       <c r="K32" s="57"/>
       <c r="L32" s="56"/>
       <c r="M32" s="56"/>
       <c r="N32" s="56"/>
       <c r="O32" s="56"/>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15">
       <c r="A33" s="55"/>
       <c r="B33" s="85"/>
       <c r="C33" s="87"/>
       <c r="D33" s="88"/>
       <c r="E33" s="86"/>
       <c r="F33" s="57"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="56"/>
       <c r="J33" s="57"/>
       <c r="K33" s="57"/>
       <c r="L33" s="56"/>
       <c r="M33" s="56"/>
       <c r="N33" s="56"/>
       <c r="O33" s="56"/>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:15">
       <c r="A34" s="55"/>
       <c r="B34" s="56"/>
       <c r="C34" s="87"/>
       <c r="D34" s="88"/>
       <c r="E34" s="57"/>
       <c r="F34" s="57"/>
       <c r="G34" s="57"/>
       <c r="H34" s="57"/>
       <c r="I34" s="56"/>
       <c r="J34" s="57"/>
       <c r="K34" s="57"/>
       <c r="L34" s="56"/>
       <c r="M34" s="56"/>
       <c r="N34" s="56"/>
       <c r="O34" s="56"/>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15">
       <c r="A35" s="55"/>
       <c r="B35" s="56"/>
       <c r="C35" s="57"/>
       <c r="D35" s="58"/>
       <c r="E35" s="57"/>
       <c r="F35" s="57"/>
       <c r="G35" s="57"/>
       <c r="H35" s="57"/>
       <c r="I35" s="56"/>
       <c r="J35" s="57"/>
       <c r="K35" s="57"/>
       <c r="L35" s="56"/>
       <c r="M35" s="56"/>
       <c r="N35" s="56"/>
       <c r="O35" s="56"/>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15">
       <c r="A36" s="55"/>
       <c r="B36" s="56"/>
       <c r="C36" s="57"/>
       <c r="D36" s="58"/>
       <c r="E36" s="57"/>
       <c r="F36" s="57"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="56"/>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="56"/>
       <c r="M36" s="56"/>
       <c r="N36" s="56"/>
       <c r="O36" s="56"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15">
       <c r="A37" s="55"/>
       <c r="B37" s="56"/>
       <c r="C37" s="57"/>
       <c r="D37" s="58"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="57"/>
       <c r="I37" s="56"/>
       <c r="J37" s="57"/>
       <c r="K37" s="57"/>
       <c r="L37" s="56"/>
       <c r="M37" s="56"/>
       <c r="N37" s="56"/>
       <c r="O37" s="56"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15">
       <c r="A38" s="55"/>
       <c r="B38" s="56"/>
       <c r="C38" s="57"/>
       <c r="D38" s="58"/>
       <c r="E38" s="57"/>
       <c r="F38" s="57"/>
       <c r="G38" s="57"/>
       <c r="H38" s="57"/>
       <c r="I38" s="56"/>
       <c r="J38" s="57"/>
       <c r="K38" s="57"/>
       <c r="L38" s="56"/>
       <c r="M38" s="56"/>
       <c r="N38" s="56"/>
       <c r="O38" s="56"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15">
       <c r="A39" s="55"/>
       <c r="B39" s="56"/>
       <c r="C39" s="57"/>
       <c r="D39" s="58"/>
       <c r="E39" s="57"/>
       <c r="F39" s="57"/>
       <c r="G39" s="57"/>
       <c r="H39" s="57"/>
       <c r="I39" s="56"/>
       <c r="J39" s="57"/>
       <c r="K39" s="57"/>
       <c r="L39" s="56"/>
       <c r="M39" s="56"/>
       <c r="N39" s="56"/>
       <c r="O39" s="56"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15">
       <c r="A40" s="55"/>
       <c r="B40" s="56"/>
       <c r="C40" s="57"/>
       <c r="D40" s="58"/>
       <c r="E40" s="57"/>
       <c r="F40" s="57"/>
       <c r="G40" s="57"/>
       <c r="H40" s="57"/>
       <c r="I40" s="56"/>
       <c r="J40" s="57"/>
       <c r="K40" s="57"/>
       <c r="L40" s="56"/>
       <c r="M40" s="56"/>
       <c r="N40" s="56"/>
       <c r="O40" s="56"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15">
       <c r="A41" s="55"/>
       <c r="B41" s="56"/>
       <c r="C41" s="57"/>
       <c r="D41" s="58"/>
       <c r="E41" s="57"/>
       <c r="F41" s="57"/>
       <c r="G41" s="57"/>
       <c r="H41" s="57"/>
       <c r="I41" s="56"/>
       <c r="J41" s="57"/>
       <c r="K41" s="57"/>
       <c r="L41" s="56"/>
       <c r="M41" s="56"/>
       <c r="N41" s="56"/>
       <c r="O41" s="56"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15">
       <c r="A42" s="55"/>
       <c r="B42" s="56"/>
       <c r="C42" s="57"/>
       <c r="D42" s="58"/>
       <c r="E42" s="57"/>
       <c r="F42" s="57"/>
       <c r="G42" s="57"/>
       <c r="H42" s="57"/>
       <c r="I42" s="56"/>
       <c r="J42" s="57"/>
       <c r="K42" s="57"/>
       <c r="L42" s="56"/>
       <c r="M42" s="56"/>
       <c r="N42" s="56"/>
       <c r="O42" s="56"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15">
       <c r="A43" s="55"/>
       <c r="B43" s="56"/>
       <c r="C43" s="57"/>
       <c r="D43" s="58"/>
       <c r="E43" s="57"/>
       <c r="F43" s="57"/>
       <c r="G43" s="57"/>
       <c r="H43" s="57"/>
       <c r="I43" s="56"/>
       <c r="J43" s="57"/>
       <c r="K43" s="57"/>
       <c r="L43" s="56"/>
       <c r="M43" s="56"/>
       <c r="N43" s="56"/>
       <c r="O43" s="56"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15">
       <c r="A44" s="55"/>
       <c r="B44" s="56"/>
       <c r="C44" s="57"/>
       <c r="D44" s="58"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="57"/>
       <c r="H44" s="57"/>
       <c r="I44" s="56"/>
       <c r="J44" s="57"/>
       <c r="K44" s="57"/>
       <c r="L44" s="56"/>
       <c r="M44" s="56"/>
       <c r="N44" s="56"/>
       <c r="O44" s="56"/>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:15">
       <c r="A45" s="55"/>
       <c r="B45" s="56"/>
       <c r="C45" s="57"/>
       <c r="D45" s="58"/>
       <c r="E45" s="57"/>
       <c r="F45" s="57"/>
       <c r="G45" s="57"/>
       <c r="H45" s="57"/>
       <c r="I45" s="56"/>
       <c r="J45" s="57"/>
       <c r="K45" s="57"/>
       <c r="L45" s="56"/>
       <c r="M45" s="56"/>
       <c r="N45" s="56"/>
       <c r="O45" s="56"/>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15">
       <c r="A46" s="55"/>
       <c r="B46" s="56"/>
       <c r="C46" s="57"/>
       <c r="D46" s="58"/>
       <c r="E46" s="57"/>
       <c r="F46" s="57"/>
       <c r="G46" s="57"/>
       <c r="H46" s="57"/>
       <c r="I46" s="56"/>
       <c r="J46" s="57"/>
       <c r="K46" s="57"/>
       <c r="L46" s="56"/>
       <c r="M46" s="56"/>
       <c r="N46" s="56"/>
       <c r="O46" s="56"/>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15">
       <c r="A47" s="55"/>
       <c r="B47" s="56"/>
       <c r="C47" s="57"/>
       <c r="D47" s="58"/>
       <c r="E47" s="57"/>
       <c r="F47" s="57"/>
       <c r="G47" s="57"/>
       <c r="H47" s="57"/>
       <c r="I47" s="57"/>
       <c r="J47" s="57"/>
       <c r="K47" s="57"/>
       <c r="L47" s="56"/>
       <c r="M47" s="56"/>
       <c r="N47" s="56"/>
       <c r="O47" s="56"/>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15">
       <c r="A48" s="55"/>
       <c r="B48" s="56"/>
       <c r="C48" s="57"/>
       <c r="D48" s="58"/>
       <c r="E48" s="57"/>
       <c r="F48" s="57"/>
       <c r="G48" s="57"/>
       <c r="H48" s="57"/>
       <c r="I48" s="56"/>
       <c r="J48" s="57"/>
       <c r="K48" s="57"/>
       <c r="L48" s="56"/>
       <c r="M48" s="56"/>
       <c r="N48" s="56"/>
       <c r="O48" s="56"/>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15">
       <c r="A49" s="55"/>
       <c r="B49" s="56"/>
       <c r="C49" s="57"/>
       <c r="D49" s="117"/>
       <c r="E49" s="57"/>
       <c r="F49" s="57"/>
       <c r="G49" s="57"/>
       <c r="H49" s="57"/>
       <c r="I49" s="57"/>
       <c r="J49" s="57"/>
       <c r="K49" s="57"/>
       <c r="L49" s="56"/>
       <c r="M49" s="56"/>
       <c r="N49" s="56"/>
       <c r="O49" s="56"/>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15">
       <c r="A50" s="55"/>
       <c r="B50" s="56"/>
       <c r="C50" s="57"/>
       <c r="D50" s="58"/>
       <c r="E50" s="57"/>
       <c r="F50" s="57"/>
       <c r="G50" s="57"/>
       <c r="H50" s="57"/>
       <c r="I50" s="56"/>
       <c r="J50" s="57"/>
       <c r="K50" s="57"/>
       <c r="L50" s="56"/>
       <c r="M50" s="56"/>
       <c r="N50" s="56"/>
       <c r="O50" s="56"/>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15">
       <c r="A51" s="55"/>
       <c r="B51" s="56"/>
       <c r="C51" s="57"/>
       <c r="D51" s="58"/>
       <c r="E51" s="57"/>
       <c r="F51" s="57"/>
       <c r="G51" s="57"/>
       <c r="H51" s="57"/>
       <c r="I51" s="56"/>
       <c r="J51" s="57"/>
       <c r="K51" s="57"/>
       <c r="L51" s="56"/>
       <c r="M51" s="56"/>
       <c r="N51" s="56"/>
       <c r="O51" s="56"/>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:15">
       <c r="A52" s="55"/>
       <c r="B52" s="56"/>
       <c r="C52" s="57"/>
       <c r="D52" s="58"/>
       <c r="E52" s="57"/>
       <c r="F52" s="57"/>
       <c r="G52" s="57"/>
       <c r="H52" s="57"/>
       <c r="I52" s="56"/>
       <c r="J52" s="57"/>
       <c r="K52" s="57"/>
       <c r="L52" s="56"/>
       <c r="M52" s="56"/>
       <c r="N52" s="56"/>
       <c r="O52" s="56"/>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15">
       <c r="A53" s="55"/>
       <c r="B53" s="56"/>
       <c r="C53" s="57"/>
       <c r="D53" s="58"/>
       <c r="E53" s="57"/>
       <c r="F53" s="57"/>
       <c r="G53" s="57"/>
       <c r="H53" s="57"/>
       <c r="I53" s="56"/>
       <c r="J53" s="57"/>
       <c r="K53" s="57"/>
       <c r="L53" s="56"/>
       <c r="M53" s="56"/>
       <c r="N53" s="56"/>
       <c r="O53" s="56"/>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:15">
       <c r="A54" s="55"/>
       <c r="B54" s="56"/>
       <c r="C54" s="57"/>
       <c r="D54" s="58"/>
       <c r="E54" s="57"/>
       <c r="F54" s="57"/>
       <c r="G54" s="57"/>
       <c r="H54" s="57"/>
       <c r="I54" s="56"/>
       <c r="J54" s="57"/>
       <c r="K54" s="57"/>
       <c r="L54" s="56"/>
       <c r="M54" s="56"/>
       <c r="N54" s="56"/>
       <c r="O54" s="56"/>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:15">
       <c r="A55" s="55"/>
       <c r="B55" s="56"/>
       <c r="C55" s="57"/>
       <c r="D55" s="58"/>
       <c r="E55" s="57"/>
       <c r="F55" s="57"/>
       <c r="G55" s="57"/>
       <c r="H55" s="57"/>
       <c r="I55" s="56"/>
       <c r="J55" s="57"/>
       <c r="K55" s="57"/>
       <c r="L55" s="56"/>
       <c r="M55" s="56"/>
       <c r="N55" s="56"/>
       <c r="O55" s="56"/>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:15">
       <c r="A56" s="55"/>
       <c r="B56" s="56"/>
       <c r="C56" s="57"/>
       <c r="D56" s="58"/>
       <c r="E56" s="57"/>
       <c r="F56" s="57"/>
       <c r="G56" s="57"/>
       <c r="H56" s="57"/>
       <c r="I56" s="56"/>
       <c r="J56" s="57"/>
       <c r="K56" s="57"/>
       <c r="L56" s="56"/>
       <c r="M56" s="56"/>
       <c r="N56" s="56"/>
       <c r="O56" s="56"/>
     </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:15">
       <c r="A57" s="55"/>
       <c r="B57" s="56"/>
       <c r="C57" s="57"/>
       <c r="D57" s="58"/>
       <c r="E57" s="57"/>
       <c r="F57" s="57"/>
       <c r="G57" s="57"/>
       <c r="H57" s="57"/>
       <c r="I57" s="56"/>
       <c r="J57" s="57"/>
       <c r="K57" s="57"/>
       <c r="L57" s="56"/>
       <c r="M57" s="56"/>
       <c r="N57" s="56"/>
       <c r="O57" s="56"/>
     </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:15">
       <c r="A58" s="55"/>
       <c r="B58" s="56"/>
       <c r="C58" s="57"/>
       <c r="D58" s="58"/>
       <c r="E58" s="57"/>
       <c r="F58" s="57"/>
       <c r="G58" s="57"/>
       <c r="H58" s="57"/>
       <c r="I58" s="56"/>
       <c r="J58" s="57"/>
       <c r="K58" s="57"/>
       <c r="L58" s="56"/>
       <c r="M58" s="56"/>
       <c r="N58" s="56"/>
       <c r="O58" s="56"/>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:15">
       <c r="A59" s="55"/>
       <c r="B59" s="56"/>
       <c r="C59" s="57"/>
       <c r="D59" s="58"/>
       <c r="E59" s="57"/>
       <c r="F59" s="57"/>
       <c r="G59" s="57"/>
       <c r="H59" s="57"/>
       <c r="I59" s="56"/>
       <c r="J59" s="57"/>
       <c r="K59" s="57"/>
       <c r="L59" s="56"/>
       <c r="M59" s="56"/>
       <c r="N59" s="56"/>
       <c r="O59" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:H7"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J10:M27 E10:E27" xr:uid="{00000000-0002-0000-1900-000000000000}">
       <formula1>$A$4:$A$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView zoomScale="150" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="7.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="30.109375" style="1" customWidth="1"/>
+    <col min="3" max="5" width="7.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.6640625" style="1" customWidth="1"/>
-    <col min="7" max="9" width="7.83203125" style="1" customWidth="1"/>
+    <col min="7" max="9" width="7.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="1" customWidth="1"/>
-    <col min="11" max="11" width="14.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="8.83203125" style="1"/>
+    <col min="11" max="11" width="14.44140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
       <c r="H1" s="119"/>
       <c r="I1" s="119"/>
       <c r="J1" s="119"/>
       <c r="K1" s="119"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12">
       <c r="A2" s="152"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="119"/>
       <c r="J2" s="119"/>
       <c r="K2" s="119"/>
       <c r="L2" s="119"/>
     </row>
-    <row r="3" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" ht="21.9" customHeight="1">
       <c r="A3" s="263" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="263" t="s">
         <v>105</v>
       </c>
       <c r="C3" s="263" t="s">
         <v>153</v>
       </c>
       <c r="D3" s="263"/>
       <c r="E3" s="263"/>
       <c r="F3" s="263"/>
       <c r="G3" s="263"/>
       <c r="H3" s="263"/>
       <c r="I3" s="263"/>
       <c r="J3" s="263"/>
       <c r="K3" s="263" t="s">
         <v>154</v>
       </c>
       <c r="L3" s="119"/>
     </row>
-    <row r="4" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" ht="30" customHeight="1">
       <c r="A4" s="263"/>
       <c r="B4" s="263"/>
       <c r="C4" s="263" t="s">
         <v>155</v>
       </c>
       <c r="D4" s="263"/>
       <c r="E4" s="263"/>
       <c r="F4" s="263"/>
       <c r="G4" s="263" t="s">
         <v>156</v>
       </c>
       <c r="H4" s="263"/>
       <c r="I4" s="263"/>
       <c r="J4" s="263"/>
       <c r="K4" s="263"/>
       <c r="L4" s="119"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" ht="27.6">
       <c r="A5" s="263"/>
       <c r="B5" s="263"/>
       <c r="C5" s="21" t="s">
         <v>157</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>158</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>159</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>160</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>158</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>159</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>160</v>
       </c>
       <c r="K5" s="263"/>
       <c r="L5" s="119"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12">
       <c r="A6" s="141">
         <v>1</v>
       </c>
       <c r="B6" s="141">
         <v>2</v>
       </c>
       <c r="C6" s="141">
         <v>3</v>
       </c>
       <c r="D6" s="141">
         <v>4</v>
       </c>
       <c r="E6" s="141">
         <v>5</v>
       </c>
       <c r="F6" s="141">
         <v>6</v>
       </c>
       <c r="G6" s="141">
         <v>7</v>
       </c>
       <c r="H6" s="141">
         <v>8</v>
       </c>
       <c r="I6" s="141">
         <v>9</v>
       </c>
       <c r="J6" s="141">
         <v>10</v>
       </c>
       <c r="K6" s="141">
         <v>11</v>
       </c>
       <c r="L6" s="119"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="44"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="44"/>
       <c r="K7" s="44"/>
       <c r="L7" s="119"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="44"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="44"/>
       <c r="K8" s="44"/>
       <c r="L8" s="119"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="44"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="44"/>
       <c r="K9" s="44"/>
       <c r="L9" s="119"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="44"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="44"/>
       <c r="K10" s="44"/>
       <c r="L10" s="119"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="44"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="44"/>
       <c r="K11" s="44"/>
       <c r="L11" s="119"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12">
       <c r="A12" s="14">
         <v>6</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="44"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="44"/>
       <c r="K12" s="44"/>
       <c r="L12" s="119"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12">
       <c r="A13" s="14">
         <v>7</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="44"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="44"/>
       <c r="K13" s="44"/>
       <c r="L13" s="119"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12">
       <c r="A14" s="14">
         <v>8</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="44"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="44"/>
       <c r="K14" s="44"/>
       <c r="L14" s="119"/>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12">
       <c r="A15" s="14">
         <v>9</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="44"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="119"/>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12">
       <c r="A16" s="14">
         <v>10</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="44"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="44"/>
       <c r="K16" s="44"/>
       <c r="L16" s="119"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:12">
       <c r="A17" s="14">
         <v>11</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="44"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="44"/>
       <c r="K17" s="44"/>
       <c r="L17" s="119"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12">
       <c r="A18" s="14">
         <v>12</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="44"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="44"/>
       <c r="K18" s="44"/>
       <c r="L18" s="119"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:12">
       <c r="K19" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView zoomScale="160" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16384" width="8.83203125" style="1"/>
+    <col min="1" max="1" width="5.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.44140625" style="1" customWidth="1"/>
+    <col min="3" max="7" width="10.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.44140625" style="1" customWidth="1"/>
+    <col min="10" max="11" width="9.44140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
       <c r="H1" s="119"/>
       <c r="I1" s="119"/>
       <c r="J1" s="119"/>
       <c r="K1" s="119"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12">
       <c r="A2" s="119"/>
       <c r="B2" s="119"/>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="119"/>
       <c r="J2" s="119"/>
       <c r="K2" s="119"/>
       <c r="L2" s="119"/>
     </row>
-    <row r="3" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" hidden="1">
       <c r="A3" s="119"/>
       <c r="B3" s="119" t="s">
         <v>96</v>
       </c>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
       <c r="H3" s="119"/>
       <c r="I3" s="119"/>
       <c r="J3" s="119"/>
       <c r="K3" s="119"/>
       <c r="L3" s="119"/>
     </row>
-    <row r="4" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" hidden="1">
       <c r="A4" s="119"/>
       <c r="B4" s="119"/>
       <c r="C4" s="119"/>
       <c r="D4" s="119"/>
       <c r="E4" s="119"/>
       <c r="F4" s="119"/>
       <c r="G4" s="119"/>
       <c r="H4" s="119"/>
       <c r="I4" s="119"/>
       <c r="J4" s="119"/>
       <c r="K4" s="119"/>
       <c r="L4" s="119"/>
     </row>
-    <row r="5" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" hidden="1">
       <c r="A5" s="119"/>
       <c r="B5" s="119" t="s">
         <v>98</v>
       </c>
       <c r="C5" s="119"/>
       <c r="D5" s="119"/>
       <c r="E5" s="119"/>
       <c r="F5" s="119"/>
       <c r="G5" s="119"/>
       <c r="H5" s="119"/>
       <c r="I5" s="119"/>
       <c r="J5" s="119"/>
       <c r="K5" s="119"/>
       <c r="L5" s="119"/>
     </row>
-    <row r="6" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" hidden="1">
       <c r="A6" s="119"/>
       <c r="B6" s="119"/>
       <c r="C6" s="119"/>
       <c r="D6" s="119"/>
       <c r="E6" s="119"/>
       <c r="F6" s="119"/>
       <c r="G6" s="119"/>
       <c r="H6" s="119"/>
       <c r="I6" s="119"/>
       <c r="J6" s="119"/>
       <c r="K6" s="119"/>
       <c r="L6" s="119"/>
     </row>
-    <row r="7" spans="1:12" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="29.4" customHeight="1">
       <c r="A7" s="251" t="s">
         <v>104</v>
       </c>
       <c r="B7" s="251" t="s">
         <v>161</v>
       </c>
       <c r="C7" s="251" t="s">
         <v>162</v>
       </c>
       <c r="D7" s="253" t="s">
         <v>163</v>
       </c>
       <c r="E7" s="254"/>
       <c r="F7" s="254"/>
       <c r="G7" s="254"/>
       <c r="H7" s="254"/>
       <c r="I7" s="255"/>
       <c r="J7" s="251" t="s">
         <v>164</v>
       </c>
       <c r="K7" s="251" t="s">
         <v>165</v>
       </c>
       <c r="L7" s="119"/>
     </row>
-    <row r="8" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" ht="30" customHeight="1">
       <c r="A8" s="264"/>
       <c r="B8" s="264"/>
       <c r="C8" s="264"/>
       <c r="D8" s="253" t="s">
         <v>166</v>
       </c>
       <c r="E8" s="254"/>
       <c r="F8" s="255"/>
       <c r="G8" s="251" t="s">
         <v>167</v>
       </c>
       <c r="H8" s="251" t="s">
         <v>168</v>
       </c>
       <c r="I8" s="251" t="s">
         <v>169</v>
       </c>
       <c r="J8" s="264"/>
       <c r="K8" s="264"/>
       <c r="L8" s="119"/>
     </row>
-    <row r="9" spans="1:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" ht="32.25" customHeight="1">
       <c r="A9" s="252"/>
       <c r="B9" s="252"/>
       <c r="C9" s="252"/>
       <c r="D9" s="11" t="s">
         <v>170</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>171</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>172</v>
       </c>
       <c r="G9" s="252"/>
       <c r="H9" s="252"/>
       <c r="I9" s="252"/>
       <c r="J9" s="252"/>
       <c r="K9" s="252"/>
       <c r="L9" s="119"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12">
       <c r="A10" s="141">
         <v>1</v>
       </c>
       <c r="B10" s="141">
         <v>2</v>
       </c>
       <c r="C10" s="141">
         <v>3</v>
       </c>
       <c r="D10" s="141">
         <v>4</v>
       </c>
       <c r="E10" s="141">
         <v>5</v>
       </c>
       <c r="F10" s="141">
         <v>6</v>
       </c>
       <c r="G10" s="141">
         <v>7</v>
       </c>
       <c r="H10" s="141">
         <v>8</v>
       </c>
       <c r="I10" s="141">
         <v>9</v>
       </c>
       <c r="J10" s="141">
         <v>10</v>
       </c>
       <c r="K10" s="141">
         <v>11</v>
       </c>
       <c r="L10" s="119"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12">
       <c r="A11" s="14">
         <v>1</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="119"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12">
       <c r="A12" s="14">
         <v>2</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="119"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12">
       <c r="A13" s="14">
         <v>3</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="119"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12">
       <c r="A14" s="14">
         <v>4</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="119"/>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12">
       <c r="A15" s="14">
         <v>5</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="47"/>
       <c r="K15" s="47"/>
       <c r="L15" s="119"/>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12">
       <c r="A16" s="14">
         <v>6</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="119"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:12">
       <c r="A17" s="14">
         <v>7</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="119"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12">
       <c r="A18" s="14">
         <v>8</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="119"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:12">
       <c r="A19" s="14">
         <v>9</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="119"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:12">
       <c r="A20" s="14">
         <v>10</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="119"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:12">
       <c r="A21" s="14">
         <v>11</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="119"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:12">
       <c r="A22" s="14">
         <v>12</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="119"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:12">
       <c r="K23" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="D7:I7"/>
     <mergeCell ref="J7:J9"/>
     <mergeCell ref="K7:K9"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:C22" xr:uid="{1E49D371-C859-0643-920F-8BBCC826AA1A}">
       <formula1>$B$4:$B$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="42" baseType="lpstr">
       <vt:lpstr>Menu</vt:lpstr>
       <vt:lpstr>Daftar Tabel</vt:lpstr>
       <vt:lpstr>PS</vt:lpstr>
       <vt:lpstr>Tabel 1</vt:lpstr>
       <vt:lpstr>Tabel 2</vt:lpstr>
       <vt:lpstr>Tabel 3</vt:lpstr>
       <vt:lpstr>Tabel 4</vt:lpstr>
       <vt:lpstr>Tabel 5</vt:lpstr>
       <vt:lpstr>Tabel 6</vt:lpstr>
       <vt:lpstr>Tabel 7a</vt:lpstr>
       <vt:lpstr>Tabel 7b</vt:lpstr>
       <vt:lpstr>Tabel 8</vt:lpstr>
       <vt:lpstr>Tabel 9</vt:lpstr>
       <vt:lpstr>Tabel 10a</vt:lpstr>
       <vt:lpstr>Tabel 10b</vt:lpstr>
       <vt:lpstr>Tabel 10c</vt:lpstr>
       <vt:lpstr>Ref 11a</vt:lpstr>
       <vt:lpstr>Tabel 11</vt:lpstr>
       <vt:lpstr>Tabel 12</vt:lpstr>
       <vt:lpstr>Tabel 13</vt:lpstr>
       <vt:lpstr>Tabel 14-Akademik</vt:lpstr>
       <vt:lpstr>Tabel 14-Vokasi</vt:lpstr>
       <vt:lpstr>Tabel 15-HKI Hak Paten</vt:lpstr>
       <vt:lpstr>Tabel 15-HKI Hak Cipta</vt:lpstr>
       <vt:lpstr>Tabel 15-Teknologi</vt:lpstr>
       <vt:lpstr>Tabel 15-Buku ber-ISBN</vt:lpstr>
-      <vt:lpstr>Tabel 15b</vt:lpstr>
+      <vt:lpstr>Tabel 15a</vt:lpstr>
       <vt:lpstr>Tabel 16</vt:lpstr>
       <vt:lpstr>Tabel 17</vt:lpstr>
       <vt:lpstr>Tabel 18</vt:lpstr>
       <vt:lpstr>Tabel 19-Akademik</vt:lpstr>
       <vt:lpstr>Tabel 19-Vokasi</vt:lpstr>
       <vt:lpstr>Tabel 20-Pendidikan</vt:lpstr>
       <vt:lpstr>Tabel 20-Penelitian</vt:lpstr>
       <vt:lpstr>Tabel 20-PkM</vt:lpstr>
       <vt:lpstr>Tabel 21</vt:lpstr>
       <vt:lpstr>Tabel 22</vt:lpstr>
       <vt:lpstr>Tabel 23</vt:lpstr>
       <vt:lpstr>SUMMARY</vt:lpstr>
       <vt:lpstr>Menu!Print_Area</vt:lpstr>
       <vt:lpstr>'Tabel 15-HKI Hak Cipta'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Tabel 21'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>NTU</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>